--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -195,16126 +195,23079 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEP et dépistage des cancers : comment éviter la double peine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF, Apr 2026, Marseille, France. pp.S132-S133 / P253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.02.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et hommes atteints de sclérose en plaques : le recours aux soins symptomatiques est-il équitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF, Apr 2026, Marseille, France. pp.S131 / P250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.02.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge des troubles urinaires dans la sclérose en plaques : analyse nationale en vie réelle à partir des données du SNDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chartier-Kastler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Meillassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF, Apr 2026, Marseille, France. pp.S34 / P061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association entre comorbidités et utilisation des traitements de fond chez les patients ayant une sclérose en plaques rémittente-récurrente au sein de la cohorte OFSEP-HD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Niguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomadmus Study Group And The Observatoire Français de La Sclérose En Plaques (ofsep)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF, Apr 2026, Marseille, France. pp.S129-S130 / P248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.02.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urinary Dysfunction Management in Multiple Sclerosis: A Nationwide Real-Life Analysis From the French SNDS Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Santrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Meillassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPOR Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Professional Society for Health Economics and Outcomes Research, Nov 2026, Glasgow, United Kingdom. pp.S319 / EPH275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2025.09.1404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple sclerosis-related healthcare and disease-modifying drug use before and after a cancer diagnosis a multi-national cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Androdias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité scientifique et le comité d’organisation EPICLIN2025 / JSCLCC32, May 2025, Bordeaux, France. pp.203058 / P28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fighting health crisis with solidarity: managing the surge of severe patients at the start of the COVID pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.101 / ID 146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of cancer on multiple sclerosis-related healthcare and disease-modifying drug use: a multi-national cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huah Shin Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.105 / ID 151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing patient-centred care (PCC) in Multiple Sclerosis: French preliminary results from a European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Le Hesran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Routelous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque de cancer dans la sclérose en plaques : une étude de cohorte nationale à partir du Système national des données de santé (SNDS), 2012-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bihan-Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ÉMOIS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association COPSICOM, Apr 2024, Lille, France. pp.202235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque du cancer dans la SEP : une étude de cohorte nationale (2012–2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bihan-Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Maarouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Neurologies de Langue Française 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF, Apr 2024, Paris, France. pp.S39-S40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités socio-territoriales et mortalité en excès de patients atteints d'une sclérose en plaques en France : une étude rétrospective-observationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème Congrès International Francophone Épidémiologie et Santé publique « Les nouvelles transitions épidémiologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Épidémiologistes de Langue Française (Adelf); Association pour le développement de l’EPIdémiologie de TERrain (Epiter), Jul 2024, Limoges, France. pp.202611 / 12-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque de poussée après vaccination contre le COVID-19 chez les patients atteints de sclérose en plaques en France utilisant un design « self-controlled case series »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPICLIN 2024, 18ème Conférence francophone d’Épidémiologie Clinique, 31èmes journées des statisticiens des centres de lutte contre le cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national de recherche en épidémiologie clinique et en santé publique (RECaP); Association des Epidémiologistes De Langue Française (ADELF); Réseau national des statisticiens des CLCC, May 2024, Dijon, France. pp.202466 / P26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux, développements et perspectives de la prise en charge de la SEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès "Pharmaco-épidémiologie &amp; aide à la décision publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPI-PHARE, Nov 2024, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépistage du cancer du sein chez les personnes atteintes de la sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ÉMOIS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202364 / P67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-based comparison of patients with heart failure treated with sacubitril-valsartan in France: a real-world evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G de Pouvourville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae666.926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des inégalités socio-territoriales sur la mortalité en excès de patients atteints de SEP en France : une étude rétrospective observationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Neurologies de Langue Française 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF, Apr 2024, Paris, France. pp.S134-S135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-world evaluation of mortality in patients with heart failure treated with Sacubitril-Valsartan in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Logeart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Pouvourville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JESFC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France. pp.S45-S45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.10.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépistage du cancer du sein chez les personnes atteintes d’une SEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Philipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Neurologies de Langue Française 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France. pp.S149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk of relapse after COVID-19 vaccine among patients with multiple sclerosis in France: a self-controlled case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenaf Chouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECTRIMS (European Committee for Treatment and Research in Multiple Sclerosis); ACTRIMS (Americas Committee for Treatment and Research in Multiple Sclerosis), Oct 2023, Milan, Italy. pp.137-393 / P046/1364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585231196192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of education level on multiple sclerosis disability progression in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Committee for Treatment and Research in Multiple Sclerosis (ECTRIMS), Oct 2022, Amsterdam, Netherlands. pp.113-114 / O154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585221123685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High and low efficacy therapy in secondary progressive multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Buzzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Skibina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lechner-Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECTRIMS (European Committee for Treatment and Research in Multiple Sclerosis), Oct 2022, Amsterdam, Netherlands. pp.6-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.96.15_supplement.266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pregnancy in women with neuromyelitis optica spectrum disorders: recommendations from the French multiple sclerosis society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Comm Treatment &amp; Res Multiple Sclerosis, Oct 2022, Amsterdam, Netherlands. pp.40-42 - ref O052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRANSCOV, a multidisciplinary project to evaluate long distance COVID patients transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2021, Virtual Event, France. pp.316-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l’instant, ça va ! : la déprise professionnelle des personnes avec une sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagnacq Maude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichetti Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regeart Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ALTER European Society for Disability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de la prise en charge homéopathique en soins de support dans le cancer du sein : Impact sur la consommation des traitements palliant les effets indésirables liés à la prise en charge du cancer du sein - Étude d’après les données du Système National des Données de Santé (SNDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Medioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scimeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ycenia Lopez Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dalichampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13è Colloque Données de Santé en Vie Réelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le groupe de travail Real World Data (RWD) de l’AFCROs (Association Française des Centres de Ressources et d’Orientation pour les Soins de Support), Jun 2021, Paris, France. pp.S88-S89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disease reactivation after cessation of disease-modifying therapy in relapsing-remitting multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. B. Malpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Buzzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Skibina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECTRIMS (European Committee for Treatment and Research in Multiple Sclerosis), Oct 2021, Distanciel, Austria. pp.A4.1-A4 / 008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjno-2021-anzan.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the decision to switch from first to second-line therapy in MS: a dynamic scoring system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Congress of the European Committee for Treatment and Research in Multiple Sclerosis (ECTRIMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Committee for Treatment and Research in Multiple Sclerosis (ECTRIMS), Oct 2021, Virtuel - Online, France. pp.22-24, Oral Presentation 035, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585211044647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of Therapeutic Lag in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izanne Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Frascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Horakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62e Congrès annuel de l’American Academy of Neurology (AAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Academy of Neurology (AAN), Apr 2020, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.94.15_supplement.2059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding heterogeneity in comparative effectiveness studies of natalizumab and fingolimod in multiple sclerosis: effect of analytical methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Vitting Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Koch-Henriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Congress of the European Academy of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Neurology, May 2020, On line, United Kingdom. pp.342-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pregnancy outcomes in a French cohort of patients with Multiple Sclerosis: the MUSTANG project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Congress of the European Academy of Neurology, Virtual 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Neurology, May 2020, ONLINE (Virtual), France. pp.476-476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invalidité pour les salariés qui ont une sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des économistes de la santé, Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Therapeutic Lag in Multiple Sclerosis (1787)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izanne Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Frascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Horakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62ème congrès annuel de l'American Academy of Neurology (AAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Academy of Neurology (AAN), Apr 2020, Toronto, Canada. pp.1787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.94.15_supplement.1787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geographical variations in access to expert centers for multiple sclerosis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.80-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excess mortality in patients with relapsing-onset multiple sclerosis depends on age rather than disease duration: new insights from an innovative flexible model applied on French OFSEP data ('Observatoire Francais de la Sclerose en Plaques')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Uhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECTRIMS (European Committee for Treatment and Research in Multiple Sclerosis), Sep 2019, Stockhlom, Sweden. pp.103-104 / 274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458519868070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term effect of interferon and Glatiramer acetate in real-world settings use on multiple sclerosis disability progression: Input of time-dependent propensity score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Conference on Pharmacoepidemiology &amp; Therapeutic Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Pharmacoepidemiology (ISPE), Aug 2019, Pennsylvania, United States. pp.217-218 / 442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.4864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de l’initiation précoce d’un traitement de fond sur la progression du handicap en sclérose en plaques rémittente : une étude observationnelle des données de l’OFSEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vukusic Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24èmes Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF &amp; Société Française de Neurologie (SFN), Apr 2019, Lille, France. pp.S87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.01.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des effets cumulés de traitement de fonds sur le risque de handicap chez les patients récurrents-rémittents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24èmes Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF &amp; Société Française de Neurologie (SFN), Apr 2019, Lille, France. pp.S77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.01.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des parcours de soins des patients ayant une sclérose en plaques en France sur la période 2007–2013 : une analyse des bases médico-administratives utilisant la méthode « Multichannel Sequence Analysis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Adelf-Emois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPSICOM et ADELF, Mar 2018, Montepellier, France. pp.S25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comorbidités mentales et sclérose en plaques : étude française à partir des données de l’Assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Adelf-Emois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPSICOM et ADELF, Mar 2018, Montpellier, France. pp.S44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propensity score methods The study of the effect of beta-interferon and glatiramer acetate on multiple sclerosis disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th International Conference on Pharmacoepidemiology &amp; Therapeutic Risk Management (ICPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Pharmacoepidemiology, Aug 2018, Prague, Czech Republic. pp.3-521 / 413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.4629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle utilisation des traitements de fond chez des patients ayant une sclérose en plaques rémittente en France sur la période 1990–2017 ? Étude des données de l’Observatoire français de la SEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Colloque "Données de santé en vie réelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ipsos Health, Jun 2018, Paris, France. pp.S227 / PC20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relapses in patients with secondary progressive MS a matter of disease duration or age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ahrweiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSPARIS2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7th joint ECTRIMS - ACTRIMS meeting, Oct 2017, Paris, France. pp.60-60 / 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458517731283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommations de soins des patients ayant une sclérose en plaques traités par fingolimod à partir d’un échantillon au 1/97e des données de l’assurance maladie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF, Apr 2016, Nantes, France. pp.A94 - A95 / W34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La survenue de poussées de sclérose en plaques influencée par le niveau de particules fines PM10 dans l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ongagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF
+, Apr 2016, Nantes, France. pp.A24 / G01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on mesurer le niveau de handicap moteur lié à la sclérose en plaques à partir des bases de l’Assurance maladie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epiter et Adelf, Sep 2016, Rennes, France. pp.S199 / D2-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des bases médico-administratives pour l’étude des parcours de soins des patients atteints de sclérose en plaques en France de 2007 à 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vème congrès national conjoint Adelf-Emois « Système d’information hospitalier et Epidémiologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adelf-Emois, Mar 2016, Dijon, France. pp.S18 - S19 / G2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.01.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PEPS: a platform for supporting studies in pharmaco-epidemiology using medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Botrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on e-Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of administrative database to describe physician services utilization and care patterns in multiple sclerosis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstracts from the World Congress of Neurology (WCN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Santiago, Chile. pp.e310--e311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2015.08.1092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does air pollution influence risk of relapse in multiple sclerosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fermanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ongagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st Congress of the European Committee for Treatment and Research in Multiple Sclerosis (ECTRIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Committee for Treatment and Research in Multiple Sclerosis (ECTRIMS), Oct 2015, Barcelona (ES), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution atmosphérique et déclenchement de poussées de sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ongagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de langue française 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF, Apr 2014, Strasbourg, France. pp.A235-A236 / CO-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.01.537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mental Health Disparities between Roma and Non-Roma Children in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fermanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV. Congress of the International Federation of Psychiatric Epidemiology (IFPE). "The uses of psychiatric epidemiology in improving population mental health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Psychiatric Epidemiology (IFPE), Jun 2013, Leipzig (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets antagonistes de l’éducation et du revenu sur le risque d’accident vasculaire cérébral ischémique au sein d’une cohorte de personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alperovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADELF &amp; SFSP, Oct 2013, Bordeaux, France. pp.S112 / 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parental Use of Corporal Punishment in Europe: Intersection between Public Health and Policy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Durivage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fermanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kovess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Congrès Mondial de la IACAPAP "Brain, Mind and Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de psychiatrie de l'enfant et de l'adolescent et des professions alliées (IACAPAP), Jul 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survimus, une étude multicentrique de la mortalité dans la sclérose en plaques, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Congrès International d'Épidémiologie "Épidémiologie et santé mondialisée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADELF, Sep 2012, Bruxelles, Belgique. pp.S59-S60 / C1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Clinical and Biological Features of Invasive Aspergillosis in Neutropenic and Non-Neutropenic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nimubona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Congress of the International Society for Human and Animal Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare trajectories following cancer surgery in older adults: insights from the French health data system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12877-026-07273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass medical evacuations to decrease the intensive care burden: results from the TRANSCOV cohort study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 169 (2), pp.390-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chest.2025.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental risk factors for multiple sclerosis: a comprehensive systematic review and meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analyzing recurrent events in multiple sclerosis: a review of statistical models with application to the MSOAC database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tanniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272 (8), pp.513. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-13248-0⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 272 (5), pp.371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-13100-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05199735v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Response: Cancer Risk Among Patients With Multiple Sclerosis: A 10-Year Nationwide Retrospective Cohort Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000210260⟩</w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329313v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast Cancer Screening in Women With Multiple Sclerosis: A Mixed‐Methods Study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the Risk of Relapse After In Vitro Fertilization in Women With Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lebrun-Frenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.70183⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.e200371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081677v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic factors of disability progression in multiple sclerosis in real life: the OFSEP-high definition (OFSEP-HD) prospective cohort in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Laplaud</w:t>
+                <w:t xml:space="preserve">Real-world persistence with sacubitril/valsartan in patients with heart failure in France: A claims database study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de Pouvourville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-094688⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033118v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world persistence with sacubitril/valsartan in patients with heart failure in France: A claims database study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Breast Cancer Screening in Women With Multiple Sclerosis: A Mixed‐Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.11.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444661v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing recurrent events in multiple sclerosis: a review of statistical models with application to the MSOAC database</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prognostic factors of disability progression in multiple sclerosis in real life: the OFSEP-high definition (OFSEP-HD) prospective cohort in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemin Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epstein Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucher Yohann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-13100-5⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.e094688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-094688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069098v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Environmental risk factors for multiple sclerosis: a comprehensive systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kusznir Vitturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cellerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Boccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Correale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272 (8), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-13248-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05339351v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Risk of Relapse After In Vitro Fertilization in Women With Multiple Sclerosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Response: Cancer Risk Among Patients With Multiple Sclerosis: A 10-Year Nationwide Retrospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200371⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000210260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947771v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data linkage between the French multiple sclerosis cohort (OFSEP) and the French national health insurance database (SNDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 181 (7), pp.624-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-Related Gap in the Use of Disease-Modifying Therapies in Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 105 (4), pp.e213907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy and birth outcomes in women with multiple sclerosis: Comparison of the RESPONSE study to the general French population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Childhood and Adolescent Environmental Risk Factors for Multiple Sclerosis: A Systematic Review With Meta‐Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kusznir Vitturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cellerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Boccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bourre</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Correale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585251316474⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (11), pp.e70398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.70398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05000197v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood and Adolescent Environmental Risk Factors for Multiple Sclerosis: A Systematic Review With Meta‐Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jorge Correale</w:t>
+                <w:t xml:space="preserve">Association between education level and access to disease-modifying treatment in patients with multiple sclerosis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Camdessanché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ciron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.70398⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585241289276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05353780v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between education level and access to disease-modifying treatment in patients with multiple sclerosis in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ciron</w:t>
+                <w:t xml:space="preserve">Pregnancy and birth outcomes in women with multiple sclerosis: Comparison of the RESPONSE study to the general French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31 (1), pp.69-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585241289276⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.324 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585251316474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826502v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between education level and disability progression in patients with multiple sclerosis in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ciron</w:t>
+                <w:t xml:space="preserve">Analysis of healthcare utilization before the diagnosis of radiologically isolated syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darin Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Landes-Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orhun H Kantarci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31 (1), pp.59-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585241289274⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.184-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585241291471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814408v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of healthcare utilization before the diagnosis of radiologically isolated syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+                <w:t xml:space="preserve">Association between education level and disability progression in patients with multiple sclerosis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darin Okuda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orhun H Kantarci</w:t>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Camdessanché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ciron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31 (2), pp.184-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585241291471⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585241289274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883813v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer and multiple sclerosis: 2023 recommendations from the French Multiple Sclerosis Society</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of multiple sclerosis in France in 2021: Data from the French health insurance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585231223880⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180 (5), pp.429-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479762v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Response Study: A French registry on pregnancy in women with MS and related disorders and their children up to 6 years—Protocol, recruitment status, and baseline characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumaran Deiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Multiple Sclerosis Journal, 30 (2), pp.216-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585231223390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of multiple sclerosis in France in 2021: Data from the French health insurance database</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cancer and multiple sclerosis: 2023 recommendations from the French Multiple Sclerosis Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Collongues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.12.007⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Multiple Sclerosis Journal, 30 (7), pp.899-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585231223880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487926v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Relapse After COVID-19 Vaccination Among Patients With Multiple Sclerosis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 103 (5), pp.e209662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/wnl.0000000000209662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-life study to assess effectiveness and safety of eculizumab in patients with neuromyelitis optica spectrum disorders in France: protocol for ECUP4, an observational study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of multiple sclerosis on employment and income: Insights from a random sample representative of private sector employees in France using longitudinal administrative data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Regaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1303874⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180 (8), pp.754-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432746v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of multiple sclerosis on employment and income: Insights from a random sample representative of private sector employees in France using longitudinal administrative data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Real-life study to assess effectiveness and safety of eculizumab in patients with neuromyelitis optica spectrum disorders in France: protocol for ECUP4, an observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Zephir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Papeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Pichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.389⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1303874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1303874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543869v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences financières de la mise en invalidité des personnes atteintes de sclérose en plaques et points de vue des malades.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 289, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Risk Among Patients With Multiple Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Recommandations de la Société francophone de la sclérose en plaques « Vaccinations et sclérose en plaques » : mise à jour 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebrun-Frenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carra-Dallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louapre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Papeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000209885⟩</w:t>
+              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.praneu.2024.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735377v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de la Société francophone de la sclérose en plaques « Vaccinations et sclérose en plaques » : mise à jour 2024</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Pourcher</w:t>
+                <w:t xml:space="preserve">Cancer Risk Among Patients With Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bihan-Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.praneu.2024.04.001⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (9), pp.e209885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000209885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578333v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sclerosi multipla: epidemiologia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improving the decision to switch from first to second-line therapy in multiple sclerosis: a dynamic scoring system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC - Neurologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1634-7072(23)48431-0⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585221139156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316052v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Methods for Estimating MS-Related Mortality: The Excess Mortality vs. the Cause-Specific Frameworks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Debouverie</w:t>
+                <w:t xml:space="preserve">The radiologically isolated syndrome: revised diagnostic criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darin Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aksel Siva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Landes-Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207925⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146 (8), pp.3431-3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awad073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250392v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of homeopathic complementary treatment in patients with breast cancer: A retrospective cohort study based on the French nationwide healthcare database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Dalichampt</w:t>
+                <w:t xml:space="preserve">Pregnancy and multiple sclerosis: 2022 recommendations from the French multiple sclerosis society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Carra-Dalliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2022.10.001⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.11-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585221129472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820830v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés de maintien en emploi à la suite d'une sclérose en plaques : perte de salaire et rôle des revenus de substitution dans les ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 274, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radiologically isolated syndrome: revised diagnostic criteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christina Azevedo</w:t>
+                <w:t xml:space="preserve">Benefits of homeopathic complementary treatment in patients with breast cancer: A retrospective cohort study based on the French nationwide healthcare database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Medioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Scimeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y Lopez Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dalichampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awad073⟩</w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2022.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020134v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy and multiple sclerosis: 2022 recommendations from the French multiple sclerosis society</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sclerosi multipla: epidemiologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585221129472⟩</w:t>
+              <w:t xml:space="preserve">EMC - Neurologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1634-7072(23)48431-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882738v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the decision to switch from first to second-line therapy in multiple sclerosis: a dynamic scoring system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sabathe</w:t>
+                <w:t xml:space="preserve">Comparison of Two Methods for Estimating MS-Related Mortality: The Excess Mortality vs. the Cause-Specific Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Uhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Casey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Mathey</w:t>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585221139156⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (24), pp.e2483-e2496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221685v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic status was associated with a higher mortality risk in multiple sclerosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pregnancy-related healthcare utilization among women with multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585221129963⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1129117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882628v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of socioeconomic status on excess mortality in patients with multiple sclerosis in France: A retrospective observational cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Low socioeconomic status was associated with a higher mortality risk in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Remontet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huah Shin Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinshan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2022.100542⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.466-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585221129963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875120v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy-related healthcare utilization among women with multiple sclerosis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of socioeconomic status on excess mortality in patients with multiple sclerosis in France: A retrospective observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1129117⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.100542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2022.100542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021750v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy and neuromyelitis optica spectrum disorders: 2022 recommendations from the French Multiple Sclerosis Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ciron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (1), pp.37-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585221130934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care consumption of people with multiple sclerosis: A multichannel sequence analysis in a population-based setting in British Columbia, Canada</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of methodological choices in comparative effectiveness studies: application in natalizumab versus fingolimod comparison among patients with multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sharmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585211016726⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246670v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in disease-modifying therapy use in patients with multiple sclerosis using a 10-year population-based cohort study in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Disease Reactivation After Cessation of Disease-Modifying Therapy in Patients With Relapsing-Remitting Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izanne Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Malpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Horakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14737175.2022.2061950⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (17), pp.e1926-e1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000201029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629848v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disability Progression in Multiple Sclerosis Patients using Early First-line Treatments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prescribing Trends for Valproate Among Pregnant Women: A Cross-sectional Study in 2013 and 2016 Using the French Health Insurance Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pierre Jonville-Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.15422⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (21), pp.e2163-e2173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000200260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690316v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Effectiveness of Natalizumab Versus Anti-CD20 in Highly Active Relapsing-Remitting Multiple Sclerosis After Fingolimod Withdrawal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Couturier</w:t>
+                <w:t xml:space="preserve">Disability Progression in Multiple Sclerosis Patients using Early First-line Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13311-022-01202-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (9), pp.2761-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.15422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594074v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescribing Trends for Valproate Among Pregnant Women: A Cross-sectional Study in 2013 and 2016 Using the French Health Insurance Database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ringa</w:t>
+                <w:t xml:space="preserve">Comparative Effectiveness of Natalizumab Versus Anti-CD20 in Highly Active Relapsing-Remitting Multiple Sclerosis After Fingolimod Withdrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000200260⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.476-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-022-01202-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637138v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of methodological choices in comparative effectiveness studies: application in natalizumab versus fingolimod comparison among patients with multiple sclerosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Care consumption of people with multiple sclerosis: A multichannel sequence analysis in a population-based setting in British Columbia, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Kingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Tremlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01623-8⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.309-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585211016726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690493v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease Reactivation After Cessation of Disease-Modifying Therapy in Patients With Relapsing-Remitting Multiple Sclerosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Trends in disease-modifying therapy use in patients with multiple sclerosis using a 10-year population-based cohort study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000201029⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14737175.2022.2061950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776286v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPP-MS: COrticosteroids during the Post-Partum in relapsing Multiple Sclerosis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+                <w:t xml:space="preserve">Assessing the Risk of Relapse Requiring Corticosteroids After In Vitro Fertilization in Women With Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-022-11215-7⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (17), pp.10.1212/WNL.0000000000201027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000201027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704177v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Risk of Relapse Requiring Corticosteroids After In Vitro Fertilization in Women With Multiple Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Mainguy</w:t>
+                <w:t xml:space="preserve">Ten-year follow-up after mitoxantrone induction for early highly active relapsing-remitting multiple sclerosis: An observational study of 100 consecutive patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rizzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000201027⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178 (6), pp.569-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751891v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten-year follow-up after mitoxantrone induction for early highly active relapsing-remitting multiple sclerosis: An observational study of 100 consecutive patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Le Port</w:t>
+                <w:t xml:space="preserve">Pregnancy in women with multiple sclerosis in France from 2010 to 2015: Incidence, outcomes, and exposure to disease-modifying therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.11.014⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.778-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585211035376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588900v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy in women with multiple sclerosis in France from 2010 to 2015: Incidence, outcomes, and exposure to disease-modifying therapies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+                <w:t xml:space="preserve">COPP-MS: COrticosteroids during the Post-Partum in relapsing Multiple Sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585211035376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 269 (269), pp.5571-5581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-022-11215-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819581v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Effectiveness, Safety and Tolerability of Fingolimod in Patients with Multiple Sclerosis in Real-World Treatment Settings in France: The VIRGILE Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Levy</w:t>
+                <w:t xml:space="preserve">Disease reactivation after fingolimod cessation in Multiple Sclerosis patients with pregnancy desire: A retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40120-022-00334-y⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, pp.104066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2022.104066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608016v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease modifying therapies and disease activity during pregnancy and postpartum in a contemporary cohort of relapsing Multiple Sclerosis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+                <w:t xml:space="preserve">Long-Term Effectiveness, Safety and Tolerability of Fingolimod in Patients with Multiple Sclerosis in Real-World Treatment Settings in France: The VIRGILE Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Papeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Coustans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2022.104122⟩</w:t>
+              <w:t xml:space="preserve">Neurology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40120-022-00334-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776859v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease reactivation after fingolimod cessation in Multiple Sclerosis patients with pregnancy desire: A retrospective study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Disease modifying therapies and disease activity during pregnancy and postpartum in a contemporary cohort of relapsing Multiple Sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Jourdain</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 66, pp.104066. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2022.104066⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 68, pp.104122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2022.104122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753568v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Therapeutic Lag in Multiple Sclerosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Disease-modifying therapy usage in patients with multiple sclerosis in France: A 6-year population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458520981300⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (10), pp.1250-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223056v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing environmental epidemiology questions in practice with a causal inference pipeline: An investigation of the air pollution-multiple sclerosis relapses relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice J. Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Abele C. Bind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (6), pp.1321-1335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sim.8843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease-modifying therapy usage in patients with multiple sclerosis in France: A 6-year population-based study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of High and Low Efficacy Therapy in Secondary Progressive Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izanne Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Horakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Havrdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.04.006⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (9), pp.e869-e880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312766v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of High and Low Efficacy Therapy in Secondary Progressive Multiple Sclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Determinants of Therapeutic Lag in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izanne Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Frascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eva Havrdova</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J William L Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012354⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.1838-1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458520981300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282036v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Age and Disease Duration on Excess Mortality in Patients With Multiple Sclerosis From a French Nationwide Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
+                <w:t xml:space="preserve">TRANSCOV cohort protocol: an epidemiological study assessing the impact of critically ill COVID-19 patients long distance transfers between intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pottecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012224⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.e054774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246632v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCOV cohort protocol: an epidemiological study assessing the impact of critically ill COVID-19 patients long distance transfers between intensive care units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Pottecher</w:t>
+                <w:t xml:space="preserve">Effects of Age and Disease Duration on Excess Mortality in Patients With Multiple Sclerosis From a French Nationwide Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Uhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054774⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (4), pp.e403-e413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405771v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative effects of therapies on disability in relapsing multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (11), pp.1760-1770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458520980366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation d’essai clinique randomisé chez des patients atteints d’une sclérose en plaques pour estimer le bénéfice d’un changement de traitement précoce vers un traitement de seconde ligne : approche par scores de propensions dépendant du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sabathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Casey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Axel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, pp.S85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effectiveness of natalizumab vs fingolimod–A comparison of international registry studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifat Sharmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Koch-Henriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Sellebjerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.103012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msard.2021.103012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ICU transfers on the mortality rate of patients with COVID-19: insights from comprehensive national database in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Vuagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-021-00933-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of homeopathic complementary treatment in breast cancer patients. A retrospective cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Medioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yecenia Lopez Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scimeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Integrative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48, pp.101915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eujim.2021.101915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalizumab Versus Fingolimod in Patients with Relapsing-Remitting Multiple Sclerosis: A Subgroup Analysis From Three International Cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifat Sharmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Balslev Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Horakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (11), pp.1217-1232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40263-021-00860-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of mental disorders is higher in patients with multiple sclerosis than in the general population or in patients with rheumatoid arthritis in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Teriflunomide-exposed pregnancies in a French cohort of patients with multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Barataud-Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal - Experimental, Translational and Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2055217320941540⟩</w:t>
+              <w:t xml:space="preserve">Neurology: Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/CPJ.0000000000000717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960099v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay from treatment start to full effect of immunotherapies for multiple sclerosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Decreasing impact of late relapses on disability worsening in secondary progressive multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ahrweiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J William L Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa231⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (8), pp.924-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458519848090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955197v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dose biotin in progressive multiple sclerosis: A prospective study of 178 patients in routine clinical practice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
+                <w:t xml:space="preserve">Long‐term effect of first‐line injectable multiple sclerosis treatments: input of a time‐dependent propensity score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458519894713⟩</w:t>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.1680-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.5154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436685v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teriflunomide-exposed pregnancies in a French cohort of patients with multiple sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Polard</w:t>
+                <w:t xml:space="preserve">High-dose biotin in progressive multiple sclerosis: A prospective study of 178 patients in routine clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Couloume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology: Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/CPJ.0000000000000717⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (14), pp.1898-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458519894713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955236v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing impact of late relapses on disability worsening in secondary progressive multiple sclerosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Delay from treatment start to full effect of immunotherapies for multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izanne Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Frascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J William L Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458519848090⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143 (9), pp.2742-2756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150346v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term effect of first‐line injectable multiple sclerosis treatments: input of a time‐dependent propensity score</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of mental disorders is higher in patients with multiple sclerosis than in the general population or in patients with rheumatoid arthritis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pds.5154⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal - Experimental, Translational and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.2055217320941540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2055217320941540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979802v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rising prevalence of multiple sclerosis worldwide: Insights from the Atlas of MS, third edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Rechtman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Kaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (14), pp.1816-1821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458520970841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High and low efficacy therapy in secondary progressive multiple sclerosis after accounting for therapeutic lag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Horakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kubala Havrdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (3_SUPPL), pp.534-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive medicine in multiple sclerosis: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Havas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40, pp.101928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msard.2020.101928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary tract infections and multiple sclerosis: Recommendations from the French Multiple Sclerosis Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lebrun-Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Collongues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176 (10), pp.804-822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescription patterns of first- and second-generation antipsychotic drugs in the French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kovess-Masféty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie-Marie Scailteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (5), pp.603-611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fcp.12553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of healthcare services by patients with multiple sclerosis in France over 2010-2015: a nationwide population-based study using health administrative data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Use of state sequence analysis for care pathway analysis: The example of multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal - Experimental, Translational and Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2055217319896090⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.1651-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280218772068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444012v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sclerosis: effect of beta interferon treatment on survival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Use of healthcare services by patients with multiple sclerosis in France over 2010-2015: a nationwide population-based study using health administrative data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awz055⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal - Experimental, Translational and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.2055217319896090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2055217319896090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088095v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization and multiple sclerosis: Recommendations from the French Multiple Sclerosis Society</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ader</w:t>
+                <w:t xml:space="preserve">Multiple sclerosis: effect of beta interferon treatment on survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Kingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Petkau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (5), pp.1324-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546158v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effectiveness of teriflunomide vs dimethyl fumarate in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Axel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (7), pp.e635-e646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000007938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02289153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of state sequence analysis for care pathway analysis: The example of multiple sclerosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immunization and multiple sclerosis: Recommendations from the French Multiple Sclerosis Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280218772068⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175 (6), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798652v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone, NO2 and PM10 are associated with the occurrence of multiple sclerosis relapses. Evidence from seasonal multi-pollutant analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Multichannel sequence analysis: An innovative method to study patterns of care pathways. Application to multiple sclerosis based on French Health Insurance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.01.040⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S430-S431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740486v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel sequence analysis: An innovative method to study patterns of care pathways. Application to multiple sclerosis based on French Health Insurance data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Ozone, NO2 and PM10 are associated with the occurrence of multiple sclerosis relapses. Evidence from seasonal multi-pollutant analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Abele Bind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ongagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme de Sèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.534⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921552v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of pregnancy in women with multiple sclerosis treated with teriflunomide in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Polard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24, pp.715-715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From medical prescription to patient compliance. A qualitative insight into the neurologist-patient relationship in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of MS Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (6), pp.279-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7224/1537-2073.2017-043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated with Parent–Child Discrepancies in Reports of Mental Health Disorders in Young Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Klemanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chan Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Psychiatry and Human Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (6), pp.1003-1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10578-018-0815-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An excessive risk of suicide may no longer be a reality for multiple sclerosis patients</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Air pollution by particulate matter PM10 may trigger multiple sclerosis relapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ségala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458517699873⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.404-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518889v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mood disorders and multiple sclerosis: a study based upon the French national health insurance databases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identification des maladies neurodégénératives dans les bases de données médicoadministratives en France : revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carcaillon-Bentata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26226/morressier.59a3e8b5d462b8028d8946e3⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.S183-S197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713271v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution by particulate matter PM10 may trigger multiple sclerosis relapses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Mood disorders and multiple sclerosis: a study based upon the French national health insurance databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.049⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, pp.755-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26226/morressier.59a3e8b5d462b8028d8946e3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519866v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des maladies neurodégénératives dans les bases de données médicoadministratives en France : revue systématique de la littérature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An excessive risk of suicide may no longer be a reality for multiple sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshannah Kalson-Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.115⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (6), pp.864-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458517699873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519864v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of multiple sclerosis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geographical Heterogeneity of Multiple Sclerosis Prevalence in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grzebyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.10.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0167556 (eCollection 2016). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255824v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01576154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health of college students and their non-college-attending peers: results from a large French cross-sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kovess-Masféty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40359-016-0124-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical Heterogeneity of Multiple Sclerosis Prevalence in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology of multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167556⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (1), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01576154v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution, a rising environmental risk factor for cognition, neuroinflammation and neurodegeneration: The clinical impact on children and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Calderón-Garcidueñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heydarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Torres-Jardón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172 (1), pp.69-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria improving multiple sclerosis diagnosis at the first MRI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Parental Use of Corporal Punishment in Europe: Intersection between Public Health and Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Durivage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Keyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Deschamps</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Bitfoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-015-7668-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0118059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378308v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bereavement-related depression: Did the changes induced by DSM-V make a difference? Results from a large population-based survey of French residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kovess-Masfety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 182 (1), pp.82-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2015.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Use of Corporal Punishment in Europe: Intersection between Public Health and Policy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Criteria improving multiple sclerosis diagnosis at the first MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caucheteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Maarouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adina Bitfoi</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 262 (4), pp.979 - 987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-015-7668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436918v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotropic medication use in French children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kovess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Choppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pivette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Child and Adolescent Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (2), pp.168--175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cap.2014.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten-year prognosis in multiple sclerosis: a better outcome in relapsing-remitting patients but not in primary progressive patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hamonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (3), pp.507-e35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ene.12600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01103117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alemtuzumab as rescue therapy in a cohort of 16 aggressive multiple sclerosis patients previously treated by Mitoxantrone: an observational study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deburghgraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Lester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cardiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 262 (4), pp.1024-1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-015-7653-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Register-based incidence of multiple sclerosis in Brittany (north-western France), 2000-2001.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Yaouanq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hamonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurologica Scandinavica Supplementum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131 (5), pp.321-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ane.12332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01103109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of Person-Specific Semantic Knowledge in Semantic Dementia: Does Direct Personal Experience Have a Specific Role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Moal-Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess Mortality in Patients with Multiple Sclerosis Starts at 20 Years from Clinical Onset: Data from a Large-Scale French Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (7), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0132033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality following stroke during and after acute care according to neighbourhood deprivation: a disease registry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane Aghzaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85 (12), pp.1313-1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp-2013-307283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving detection of ischemic lesions at 3Tesla with optimized diffusion-weighted magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ract</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ronzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Carsin-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (1), pp.45-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurad.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00845255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinically definite benign multiple sclerosis', an unwarranted conceptual hodgepodge: evidence from a 30-year observational study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coustans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yaouanq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (4), pp.458-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458512456613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence et reproductibilité de l’interprétation de l’IRM dans les luxations et les lésions ligamentaires bicroisées du genou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Galaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisrenoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 99 (3), pp.269-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rcot.2012.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of TIA among general practitioners and emergency department physicians. A questionnaire survey in a French semi-rural area</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Relevancy and reproducibility of magnetic resonance imaging (MRI) interpretation in multiple-ligament injuries and dislocations of the knee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Galaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisrenoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yusuf A. Rajabally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clineuro.2013.01.026⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (3), pp.305-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2012.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01576986v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevancy and reproducibility of magnetic resonance imaging (MRI) interpretation in multiple-ligament injuries and dislocations of the knee</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Knowledge of TIA among general practitioners and emergency department physicians. A questionnaire survey in a French semi-rural area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A. Massengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf A. Rajabally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2012.11.016⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (8), pp.1457 - 1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clineuro.2013.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436991v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term safety profile of mitoxantrone in a French cohort of 802 multiple sclerosis patients: A 5-year prospective study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Natalizumab and drug holiday in clinical practice: an observational study in very active relapsing remitting multiple sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coustans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458511398371⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 308 (1-2), pp.98--102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2011.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437110v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, characteristics and comorbidities of anxiety disorders in France: results from the &amp;quot;Mental Health in General Population&amp;quot; survey (MHGP).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Major depressive disorder skews the recognition of emotional prosody.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Tamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N Bougeant</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2009.12.001⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (4), pp.987-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2011.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133893v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalizumab and drug holiday in clinical practice: an observational study in very active relapsing remitting multiple sclerosis patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Long-term safety profile of mitoxantrone in a French cohort of 802 multiple sclerosis patients: A 5-year prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2011.05.043⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (7), pp.867-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458511398371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01147033v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major depressive disorder skews the recognition of emotional prosody.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Prevalence, characteristics and comorbidities of anxiety disorders in France: results from the &amp;quot;Mental Health in General Population&amp;quot; survey (MHGP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Travers</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bougeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2011.01.019⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (6), pp.339-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2009.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133898v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitoxantrone prior to interferon beta-1b in aggressive relapsing multiple sclerosis: a 3-year randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82 (12), pp.1344-1350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp.2010.229724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new treatment era in multiple sclerosis: Clinical applications of new concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 306 (1-2), pp.170-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jns.2010.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apomorphine infusion in advanced Parkinson's patients with subthalamic stimulation contraindications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gillioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (1), pp.40-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease of prefrontal metabolism after subthalamic stimulation in obsessive-compulsive disorder: a positron emission tomography study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 68 (11), pp.1016-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsych.2010.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00667511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic nucleus stimulation affects fear and sadness recognition in Parkinson's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (1), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0017433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of job seniority, hand hygiene education, and patient-to-nurse ratio on hand disinfection compliance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Buffet-Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bonnaure-Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (1), pp.32-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2010.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation and bicruciate lesions of the knee: Epidemiology and acute stage assessment in a prospective series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lustig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Boisrenoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Trojani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp. 614-620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2009.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular lesions associated with bicruciate and knee dislocation ligamentous injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisrenoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lustig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bonnevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Versier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95 (8), pp. 621-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rcot.2009.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are dopaminergic pathways involved in theory of mind? A study in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (2), pp.406-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term survival of patients with multiple sclerosis in West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sp Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yaouanq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coustans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (7), pp.865-874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458507077410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute effects of biventricular pacing on right ventricular function assessed by tissue Doppler imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Crocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (2), pp.108-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/europace/eul175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00130056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of epidemiological, clinical, and biological features of invasive aspergillosis in neutropenic and nonneutropenic patients: a 6-year survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nimubona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (5), pp.577-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/505870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16324,11495 +23277,5385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation clinique d’un algorithme d’identification de poussées de sclérose en plaques dans le système national de données de santé (SNDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carcaillon-Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Abouelfath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Lignot-Maleyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Neurologique, 181 (Suppl.), pp.S35 / P254, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de vie réelle relatives à l’utilisation d’Éculizumab dans la prise en charge des maladies du spectre de la neuromyélite optique (NMOSD) en France : modalités d’utilisation, efficacité et tolérance (ECUP4) [P062]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Papeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Axel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Piotaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Clermont-Ferrand, France. , Rev Neurol (Paris) - Revue Neurologique (ISSN : 0035-3787), 181 (Suppl.), pp.S134-S135, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation care for locomotor disorders in multiple sclerosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of health care utilization before the diagnosis of radiologically isolated syndrome does not support the existence of a prodromal phase in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darin Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Landes-Château</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen Erwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis (ECTRIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE PUBLICATIONS LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 30 (3), pp.125 - 680 / P877/2174, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
+              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 30 (3), pp.125 - 680 / P034/124, 2024, Abstract Book. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585241269219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882250v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of health care utilization before the diagnosis of radiologically isolated syndrome does not support the existence of a prodromal phase in multiple sclerosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rehabilitation care for locomotor disorders in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis (ECTRIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE PUBLICATIONS LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 30 (3), pp.125 - 680 / P034/124, 2024, Abstract Book. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
+              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 30 (3), pp.125 - 680 / P877/2174, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585241269219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524156v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there therapeutic inertia in women with MS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis (ECTRIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark. SAGE PUBLICATIONS LTD, Multiple Sclerosis Journal, 30 (3), pp.125 - 680 / P034/124, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585241269219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple sclerosis-related healthcare and disease-modifying drug use before and after a cancer diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Androdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huah Shin Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis (ECTRIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE PUBLICATIONS LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 30 (3), pp.681 - 1137 / P1311/267, 2024, Abstract Book. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585241269221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer risk among patients with MS : a 10-year nationwide cohort study using the French medico-administrative database (2012-2021)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the risk of relapse after in vitro fertilization in women with multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David‐axel Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE PUBLICATIONS LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Multiple Sclerosis journal, 29 (3), pp.137-393 / P1223/251, 2023, Abstract Book. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585231196195⟩</w:t>
+              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3), pp.137-393 / P063/1244, 2023, Abstract Book. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585231196192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388002v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortalité liée à la SEP et aux autres causes de décès chez les patients SEP [P29.32]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Uhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France. Elsevier, Revue Neurologique, 179 (supplément), pp.S158, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.01.682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the risk of relapse after in vitro fertilization in women with multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer risk among patients with MS : a 10-year nationwide cohort study using the French medico-administrative database (2012-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mainguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Vukusic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Le Bihan-Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE PUBLICATIONS LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3), pp.137-393 / P063/1244, 2023, Abstract Book. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585231196192⟩</w:t>
+              <w:t xml:space="preserve">, Multiple Sclerosis journal, 29 (3), pp.137-393 / P1223/251, 2023, Abstract Book. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585231196195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415216v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la SEP sur les trajectoires professionnelles [P29.29]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regaert Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France. Elsevier, Revue Neurologique, 179 (supplément), pp.S158, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.01.679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we accurately assess disease activity using automated methods in large real-life MRI databases? Insights from the OFSEP HD database.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dufey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Publications Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3S), pp.P269, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we accurately assess disease activity using automated methods in large real-life MRI databases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dufey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSMilan2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milano (Italy), Italy. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of socio-economic status on excess mortality of multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS 2023 (39e Congrès annuel du Comité européen pour le traitement et la recherche sur la sclérose en plaques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3_SUPPL), pp.456-457, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy and birth outcomes in MS women : comparison of the RESPONSE cohort to the general French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumaran Deiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE PUBLICATIONS LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3), pp.137-393 / P462/188, 2023, Abstract Book. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585231196194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des anti-CD20 et du natalizumab chez des patients avec une SEP très active</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Use of pregnancy-related healthcare in women with multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.02.381⟩</w:t>
+              <w:t xml:space="preserve">Meeting 38th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amsterdam, Netherlands. , Multiple Sclerosis Journal, 28 (3_SUPPL), pp.461-462 / P475, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585221123687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820845v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of pregnancy-related healthcare in women with multiple sclerosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparaison des anti-CD20 et du natalizumab chez des patients avec une SEP très active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couturier Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting 38th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585221123687⟩</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. , Revue Neurologique, 178 (Suppl.), pp.S111, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.02.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922624v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy in women with Neuromyelitis Optica Spectrum Disorders: Recommendations from the French Multiple Sclerosis Society (P13-4.006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ciron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Carra-Dalliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74ème Congrès annuel de l'American Academy of Neurology (AAN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Seattle, United States. , Neurology, 98 (18(supplement)), pp.1741, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/wnl.98.18_supplement.1741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease reactivation after cessation of disease-modifying therapy in relapsing-remitting multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izanne Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Malpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Horakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Congress of the European Committee for Treatment and Research in Multiple Sclerosis (ECTRIMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtuel - Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MULTIPLE SCLEROSIS JOURNAL, 27 (Suppl 2), pp.673-676, ePoster 878, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical course and therapeutic management of spms in france: a retrospective real world multicentric observational study (odyssep study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cognee-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSVirtual2020 - 8th Joint ACTRIMS-ECTRIMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtuel, United States. , Multiple Sclerosis Journal, 26 (3_SUPPL), pp.524-525 / P0855, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458520974937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptif des caractéristiques des personnes ayant une sclérose en plaques en France et de leur recours aux soins à partir du Système National des Données de Santé en 2010-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées de Neurologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lille, France. , Revue Neurologique, 175 (N° S1), pp.S86-S87, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.01.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of paediatric-onset multiple sclerosis in France, disease management and use of disease-modifying therapies in this specific population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Deiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès de l'ECTRIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockhlom, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 25 (2), pp.131-356 / P376, 2019, Abstract Book. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458519868078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baseline characteristics of the first patients included in the OFSEP high definition cohort and relationship between quality of life and patients' characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Axel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockhlom, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 25 (2_suppl), pp.131 - 356 / P450, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458519868078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the cumulative effects of disease-modifying therapies on the current risk of irreversible disability in patients with relapsing-remitting multiple sclerosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Care-seeking of patients with multiple sclerosis over 2010-2015 in France - a nationwide study using health administrative data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTRIMS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458518798590⟩</w:t>
+              <w:t xml:space="preserve">34th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sage Journals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 24, pp.550-551 / P1000, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458518798591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935071v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care-seeking of patients with multiple sclerosis over 2010-2015 in France - a nationwide study using health administrative data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the cumulative effects of disease-modifying therapies on the current risk of irreversible disability in patients with relapsing-remitting multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wiertlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458518798591⟩</w:t>
+              <w:t xml:space="preserve">ECTRIMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. Sage Journals, Multiple Sclerosis Journal, 24 (Issue 2), pp.344-345 / P677, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458518798590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935074v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of new oral disease-modifying therapies on the prescription of injectable and off-label drugs in multiple sclerosis in France over 2011-2015 using national administrative databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Pharmacoepidemiology &amp; Therapeutic Risk Management (ICPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pharmacoepidemiology and Drug Safety, 27, pp.319-320 / 697, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pds.4629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care-seeking and disease modifying therapies use among multiple sclerosis patients with and without mental disorders - a population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 24, pp.377-378 / P733, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458518798590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle utilisation des traitements de fond chez des patients ayant une SEP rémittente en France sur la période 1990–2017 ? Éléments de réponse à partir des données de l’Ofsep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de langue française 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Bordeaux, France. , Revue Neurologique, 174, pp.S101, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2018.01.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OFSEP high definition cohort to prognosticate the evolution of multiple sclerosis at clinical key steps of the disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Axel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 24 (2), pp.738 - 980 / EP1359, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458518798592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term exposure to ambient air pollution and occurrence of multiple sclerosis relapses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term effect of interferon-beta use in real-world settings on disability progression a series of 2,451 relapsing-remitting multiple sclerosis patients, Rennes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSPARIS2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. Sage Journals, Multiple Sclerosis Journal, 23 (3), pp.209-210 / P490, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458517731404⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sage Journals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 23 (3_suppl), pp.633-634 / P1197, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458517731406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715987v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effect of interferon-beta use in real-world settings on disability progression a series of 2,451 relapsing-remitting multiple sclerosis patients, Rennes, France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short-term exposure to ambient air pollution and occurrence of multiple sclerosis relapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -A. Bind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Ongagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSPARIS2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458517731406⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. Sage Journals, Multiple Sclerosis Journal, 23 (3), pp.209-210 / P490, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458517731404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715984v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence to oral versus injectable disease-modifying therapies for multiple sclerosis using French national health insurance databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSPARIS2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 23 (3_suppl), pp.899-900 / EP1708, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458517731285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease-modifying therapies use in primary progressive multiple sclerosis patients in France data from the OFSEP cohort over the 1996-2017 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSPARIS2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 23 (3_suppl), pp.659-660 / P1237, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458517731406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease-modifying therapies use in relapsing-onset multiple sclerosis patients in real-life settings in France data from the OFSEP database over the period 1996-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSPARIS2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. Sage Journals, Multiple Sclerosis Journal, 23 (3 suppl), pp.709-709 / EP1335, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458517731285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care consumption of multiple sclerosis patients in France an analysis of health insurance administrative databases using multichannel sequence analysis from 2007 to 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSPARIS2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. Sage Journals, Multiple Sclerosis Journal, 23 (3), pp.717 / EP1351, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458517731285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations de soins des patients atteints de sclérose en plaques en France de 2007 à 2013 à partir des bases de données médico-administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Neurologique, 172 (Supplement 1), pp.A88 / W18, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does air pollution influence risk of relapse in multiple sclerosis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Pabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Ongagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 21 (11), pp.742--743 / EP1421, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/135245851560263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term efficacy, safety, tolerability and quality of life with fingolimod treatment in patients with multiple sclerosis in real-world settings in France: VIRGILE study design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coustans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kobelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 21 (11), pp.654-779 / EP1464, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/135245851560263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des différences d’état de santé mentale entre actifs, scolarisés et demandeurs d’emploi chez les 18–24ans, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociales vis-à-vis de la létalité consécutive à un accident vasculaire cérébral, Dijon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue d'Épidémiologie et de Santé Publique, 61 (Supplement 4), pp.S270-S271 / P1-20, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.214⟩</w:t>
+              <w:t xml:space="preserve">, Revue d'Épidémiologie et de Santé Publique, 61 (Supplement 4), pp.S315 / P10-9, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021827v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales vis-à-vis de la létalité consécutive à un accident vasculaire cérébral, Dijon, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Des différences d’état de santé mentale entre actifs, scolarisés et demandeurs d’emploi chez les 18–24ans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kovess-Masfety</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue d'Épidémiologie et de Santé Publique, 61 (Supplement 4), pp.S315 / P10-9, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.375⟩</w:t>
+              <w:t xml:space="preserve">, Revue d'Épidémiologie et de Santé Publique, 61 (Supplement 4), pp.S270-S271 / P1-20, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...6115 lines deleted...]
-                <w:t xml:space="preserve">hal-00700372v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octobre rose : et si on parlait aussi du dépistage chez les femmes atteintes d’une maladie chronique, comme la sclérose en plaques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.5af5kndgp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27822,289 +28665,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La princesse qui se prenait les pieds dans tous les tapis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle De Livron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite De Livron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32p., 2023, 978-2-8109-1092-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire d’épidémiologie. 50 notions pour comprendre la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48p., 2021, 9782810909537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.berti.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId873"/>
+      <w:footerReference w:type="default" r:id="rId896"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28172,51 +29015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43795930"/>
+    <w:nsid w:val="89699CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28403,51 +29246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-leray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8424-4499" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099858185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208213321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035866868X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Fauchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neveu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-026-07273-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kusznir Vitturi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellerino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boccia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Correale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13248-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05329313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pierret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000210260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05081677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Philippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Jonathan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucher Yohann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-094688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05444661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jourdain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Pouvourville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.11.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanniou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pilard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13100-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mainguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200371" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05110767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dr&#233;zen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.05.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marignier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213907" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05000197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benyahya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585251316474" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70398" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04826502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ciron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241289276" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241289274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kerbrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Okuda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Landes-Chateau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhun H Kantarci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241291471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collongues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585231223880" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Deiva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guennoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585231223390" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04487926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.12.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taithe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000209662" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zephir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Papeix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1303874" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Regaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.389" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04618296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espagnacq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04735377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bihan-Benjamin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Bousquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209885" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carra-Dalli&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louapre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papeix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pourcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2024.04.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04316052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1634-7072(23)48431-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Uhry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207925" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Medioni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scimeca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Lopez Marquez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalichampt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2022.10.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04039661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020134v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Siva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Azevedo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03882738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Carra-Dalliere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221129472" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221685v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221139156" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huah Shin Ng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Zhao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221129963" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03875120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100542" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Page" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1129117" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04954569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cohen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221130934" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Kingwell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Tremlett" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585211016726" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03629848v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Leblanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2022.2061950" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15422" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Couturier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-022-01202-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03637138v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000200260" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03690493v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharmin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01623-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03776286v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izanne Roos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Malpas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Horakova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000201029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03704177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Leguy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lescot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11215-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03751891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tillaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mainguy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000201027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03588900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Page" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzato" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Port" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.11.014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degr&#233;mont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585211035376" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03608016v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coustans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40120-022-00334-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776859v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2022.104122" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03753568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Callens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jourdain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2022.104066" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223056v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Frascoli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J William L Brown" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458520981300" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101469v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J. Sommer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Abele C. Bind" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8843" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.04.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havrdova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012354" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012224" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405771v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottecher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054774" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128421v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458520980366" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820873v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabath&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Axel Laplaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.05.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03268539v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Andersen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifat Sharmin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Koch-Henriksen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Sellebjerg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.103012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00933-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820857v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Medioni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yecenia Lopez Marquez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scimeca" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2021.101915" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03367246v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Balslev Andersen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-021-00860-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960099v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Travers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055217320941540" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955197v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa231" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436685v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519894713" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955236v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Barataud-Reilhac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/CPJ.0000000000000717" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150346v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ahrweiller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519848090" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02979802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5154" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel King" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rechtman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Kaye" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458520970841" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horakova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kubala Havrdova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470973v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Havas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101928" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03339824v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donz&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collongues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Seze" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02534802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Marie Scailteux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12553" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444012v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055217319896090" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Petkau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz055" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546158v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abadie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ader" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.04.001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289153v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de S&#232;ze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007938" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01798652v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218772068" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740486v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Abele Bind" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ongagna" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.01.040" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921552v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.534" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939729v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reilhac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerbrat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043814v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schlegel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7224/1537-2073.2017-043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436693v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klemanski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chan Chee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-018-0815-7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518889v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshannah Kalson-Ray" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517699873" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilleux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.59a3e8b5d462b8028d8946e3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519866v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.049" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519864v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maura" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.115" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255824v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moreau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fromont" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.10.006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436738v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitrou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0124-5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01576154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pivot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grzebyk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brassat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clanet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167556" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255833v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calder&#243;n-Garcidue&#241;as" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydarpour" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Jard&#243;n" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.10.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378308v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caucheteux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Genevray" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deschamps" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-015-7668-9" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02460653v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clesse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.04.039" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL1V2BP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436918v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durivage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Keyes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Pez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118059" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147097v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Choppin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pivette" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cap.2014.0058" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01103117v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.12600" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67WKN491-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132657v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deburghgraeve" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Lester" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cardiet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-015-7653-3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01103109v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Yaouanq" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tron" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ane.12332" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239805v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. P&#233;ron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Moal-Boursiquot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00625" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01201656v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brochet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132033" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436963v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Aghzaf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2013-307283" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845255v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ract" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin-Nicol" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2013.04.003" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK3PTFQL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878705v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coustans" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yaouanq" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Oger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458512456613" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437002v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barbier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisrenoult" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2012.11.017" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576986v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A. Massengo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guiziou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf A. Rajabally" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clineuro.2013.01.026" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHSPVWVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436991v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2012.11.016" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437110v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458511398371" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camara" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Drapier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Riou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bougeant" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2009.12.001" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0F6R01-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147033v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2011.05.043" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KF5K8KC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133898v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Tamer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grandjean" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2011.01.019" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T7VZVLB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437119v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocca" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2010.229724" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B0ABC428E517AFAD351D96E8CD797D5F8E6F37F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437067v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2010.09.018" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNX1XDH6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133884v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drapier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gillioz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rouaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2011.08.010" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBDHC5K7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667511v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Jeune" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc V&#233;rin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N'Diaye" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.06.033" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFVTKQ8C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133918v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017433" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750826v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poisson" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonnaure-Mallet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2010.02.024" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30KSR3N1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980675v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lustig" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisrenoult" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trojani" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffargue" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2009.10.005" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981683v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisrenoult" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnevialle" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Versier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2009.10.001" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956631v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.09.008" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V859FGK2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546138v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Morrissey" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458507077410" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/467FAA1CE36D61CF5B0A5E3765D332D34C0DE245/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130056v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Vignat" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Place" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crocq" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/eul175" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699980v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nimubona" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/505870" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JZT6976L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999201v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Abouelfath" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lignot-Maleyran" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jnlf2025.process.y-congress.com/ScientificProcess/schedule/?setLng=fr#" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.261" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999262v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Piotaix" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.069" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882250v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donze" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/ectrims2024/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241269219" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524156v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Landes-Ch&#226;teau" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen Erwab" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888270v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882262v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Androdias" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241269221" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388002v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/events/9th-joint-ectrims-actrims-meeting/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585231196195" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04257509v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Uhry" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.682" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415216v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585231196192" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04257519v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regaert Camille" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St&#233;phanie" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.679" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732264v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufey" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196192" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250265v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388000v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585231196194" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820845v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Justine" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.02.381" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922624v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123687" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03922758v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.98.18_supplement.1741" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04772073v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epdf/10.1177/13524585211044667" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105858v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastien" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rerat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cognee-Chauvin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raponi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458520974937" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921515v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.241" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH1Q19XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363489v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peron" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deiva" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ectrims-congress.eu/2019.html" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519868078" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363488v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El-Bahi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emsp.org/events/2019-ectrims-congress-11-13-september-stockholm-sweden/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935071v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiertlewski" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518798590" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935074v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ectrims-congress.eu/2018.html" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518798591" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879625v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pharmacoepi.org/meetings/34icpe/34icpe-agenda/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.4629" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935070v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921615v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2018.01.228" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06Z5WG3R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939727v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518798592" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715987v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanjean" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A. Bind" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Ongagna" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Seze" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731404" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715984v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goetz" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arsep.org/fr/223-ms-meeting-paris.html" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731406" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684631v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731285" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01716028v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Laplaud" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01716027v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715986v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740325v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnlf.fr/mediatheque/archives-precedents-congres-jnlf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.212" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259394v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pabic" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ongagna" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/135245851560263" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05517452v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kobelt" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021827v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.214" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021813v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.375" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071238v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ng" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203058" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05446264v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Santrisse" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Meillassoux" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.09.1404" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782016v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilson" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dejardin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202611" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543814v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliez" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bihan-Benjamin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Bousquet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202235" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529585v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.074" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578329v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taithe" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202466" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05000510v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694861v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Philippe" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202364" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849248v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hanon" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdain" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Pouvourville" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae666.926" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530561v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.265" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414780v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pouvourville" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.080" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529513v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Philipe" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.293" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387686v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenaf Chouki" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989671v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marignier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciron" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bourre" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056219v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buzzard" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibina" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lechner-Scott" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.96.15_supplement.266" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925167v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750919v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espagnacq Maude" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichetti Sylvain" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regeart Camille" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553982v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cucharero Atienza" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.837" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820863v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ycenia Lopez Marquez" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dalichampt" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.05.011" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056223v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Malpas" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjno-2021-anzan.8" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464227v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585211044647" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887182v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shannin" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Vitting Andersen" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Koch-Henriksen" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929410v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.94.15_supplement.2059" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887183v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kerbrat" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degremont" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750922v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929403v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.94.15_supplement.1787" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470788v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mamadou" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.205" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363491v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Uhry" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519868070" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302564v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.4864" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921630v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.219" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D431XSJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921500v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vukusic Sandra" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.243" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9PW28C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740308v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.098" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740314v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.053" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879623v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921604v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.04.033" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715985v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahrweiller" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731283" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740319v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.050" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740321v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.228" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740317v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.076" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740327v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.061" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228174v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.08.1092" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04539462v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ongagna" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026596v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.537" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021795v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alperovitch" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufouil" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.019" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04539659v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pez" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yoon" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04540211v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durivage" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kovess" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021788v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edan" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.056" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700372v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349836v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5af5kndgp" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04020225v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle De Livron" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite De Livron" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hernandez" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/princesse-se-prenait-pieds-tapis/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-leray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8424-4499" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099858185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208213321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035866868X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pierret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Romane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kerbrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.02.061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mainguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.02.058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chartier-Kastler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Meillassoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.132" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Niguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomadmus Study Group And The Observatoire Fran&#231;ais de La Scl&#233;rose En Plaques (ofsep)" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.02.056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05446264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Santrisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.09.1404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pierret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Androdias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huah Shin Ng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Le Hesran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bihan-Benjamin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Bousquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bihan-Benjamin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Bousquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dejardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taithe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202466" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05000510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Philippe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202364" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hanon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Pouvourville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae666.926" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.265" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pouvourville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.080" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Philipe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.293" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenaf Chouki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taithe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585231196192" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buzzard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lechner-Scott" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.96.15_supplement.266" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bourre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cucharero Atienza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.837" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espagnacq Maude" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichetti Sylvain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regeart Camille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820863v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Medioni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scimeca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ycenia Lopez Marquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dalichampt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.05.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Malpas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjno-2021-anzan.8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585211044647" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929410v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izanne Roos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Frascoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Horakova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.94.15_supplement.2059" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shannin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Vitting Andersen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Koch-Henriksen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887183v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tillaut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kerbrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degremont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750922v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.94.15_supplement.1787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mamadou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilleux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.205" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Uhry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519868070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302564v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.4864" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921500v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vukusic Sandra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.243" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9PW28C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.219" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D431XSJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.053" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740308v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.098" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.4629" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Seze" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.04.033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ahrweiller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Page" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731283" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.228" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ongagna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.050" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.076" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740327v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.061" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.08.1092" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04539462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pabic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ongagna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.537" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04539659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yoon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021795v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alperovitch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufouil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04540211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durivage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kovess" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700372v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nimubona" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Fauchon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neveu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-026-07273-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069098v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanniou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pilard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13100-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947771v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200371" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05444661v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jourdain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Pouvourville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.11.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05081677v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Philippe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70183" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Francis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Jonathan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucher Yohann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-094688" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kusznir Vitturi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellerino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boccia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Correale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13248-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05329313v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000210260" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05110767v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dr&#233;zen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.05.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214153v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marignier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213907" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353780v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70398" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04826502v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ciron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241289276" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05000197v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benyahya" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585251316474" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Okuda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Landes-Chateau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhun H Kantarci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241291471" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814408v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241289274" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04487926v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.12.007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432657v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Deiva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guennoc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585231223390" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479762v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collongues" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585231223880" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698925v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000209662" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543869v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Regaert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duguet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.389" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432746v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zephir" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Papeix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1303874" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04618296v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espagnacq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578333v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carra-Dalli&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louapre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papeix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pourcher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2024.04.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04735377v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209885" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221685v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221139156" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020134v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Siva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Azevedo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad073" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03882738v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Carra-Dalliere" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221129472" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04039661v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820830v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Medioni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scimeca" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Lopez Marquez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalichampt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2022.10.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04316052v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1634-7072(23)48431-0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250392v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Uhry" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207925" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021750v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1129117" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882628v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Zhao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221129963" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03875120v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100542" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04954569v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cohen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221130934" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03690493v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharmin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01623-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03776286v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Malpas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000201029" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03637138v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000200260" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690316v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15422" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594074v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Couturier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-022-01202-1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246670v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Kingwell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Tremlett" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585211016726" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03629848v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Leblanc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2022.2061950" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03751891v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mainguy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000201027" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03588900v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Page" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzato" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Port" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.11.014" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819581v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degr&#233;mont" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585211035376" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03704177v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Leguy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lescot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11215-7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03753568v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Callens" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jourdain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2022.104066" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03608016v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coustans" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40120-022-00334-y" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776859v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2022.104122" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312766v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.04.006" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101469v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J. Sommer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Lee" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Abele C. Bind" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8843" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282036v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havrdova" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012354" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223056v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J William L Brown" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458520981300" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405771v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottecher" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054774" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246632v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012224" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128421v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458520980366" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820873v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabath&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Axel Laplaud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.05.007" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03268539v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Andersen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifat Sharmin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Koch-Henriksen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Sellebjerg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.103012" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411986v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00933-2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820857v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennani" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yecenia Lopez Marquez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2021.101915" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03367246v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Balslev Andersen" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-021-00860-7" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955236v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Barataud-Reilhac" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/CPJ.0000000000000717" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150346v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ahrweiller" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519848090" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02979802v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5154" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436685v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519894713" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955197v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa231" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960099v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Travers" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055217320941540" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038709v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel King" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rechtman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Kaye" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458520970841" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127244v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horakova" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kubala Havrdova" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470973v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Havas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101928" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03339824v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donz&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collongues" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Seze" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.011" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02534802v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Marie Scailteux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12553" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01798652v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218772068" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444012v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055217319896090" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088095v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Petkau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz055" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289153v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de S&#232;ze" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007938" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546158v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abadie" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achour" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ader" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.04.001" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921552v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.534" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740486v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Abele Bind" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.01.040" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939729v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reilhac" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerbrat" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043814v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schlegel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7224/1537-2073.2017-043" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436693v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klemanski" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chan Chee" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-018-0815-7" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519866v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reis" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.049" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519864v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallini" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maura" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.115" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713271v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.59a3e8b5d462b8028d8946e3" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518889v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshannah Kalson-Ray" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517699873" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01576154v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pivot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grzebyk" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brassat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clanet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167556" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436738v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitrou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0124-5" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255824v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moreau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fromont" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.10.006" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255833v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calder&#243;n-Garcidue&#241;as" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydarpour" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Jard&#243;n" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reis" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.10.008" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436918v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durivage" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Keyes" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Pez" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118059" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02460653v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clesse" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.04.039" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL1V2BP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378308v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caucheteux" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Genevray" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deschamps" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-015-7668-9" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147097v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Choppin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pivette" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cap.2014.0058" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01103117v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tron" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.12600" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67WKN491-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132657v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deburghgraeve" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Lester" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cardiet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-015-7653-3" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01103109v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Yaouanq" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tron" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ane.12332" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239805v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. P&#233;ron" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Moal-Boursiquot" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00625" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01201656v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brochet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132033" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436963v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Aghzaf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2013-307283" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845255v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ract" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin-Nicol" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2013.04.003" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK3PTFQL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878705v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coustans" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yaouanq" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Oger" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458512456613" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437002v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barbier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galaud" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisrenoult" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2012.11.017" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436991v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2012.11.016" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576986v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A. Massengo" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisse" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guiziou" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf A. Rajabally" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clineuro.2013.01.026" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHSPVWVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147033v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anani" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2011.05.043" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KF5K8KC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133898v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Tamer" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grandjean" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2011.01.019" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T7VZVLB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437110v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458511398371" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133893v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camara" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Drapier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Riou" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bougeant" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2009.12.001" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z0F6R01-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437119v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocca" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2010.229724" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B0ABC428E517AFAD351D96E8CD797D5F8E6F37F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437067v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2010.09.018" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNX1XDH6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133884v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drapier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gillioz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rouaud" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2011.08.010" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBDHC5K7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667511v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Jeune" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc V&#233;rin" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N'Diaye" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.06.033" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFVTKQ8C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133918v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017433" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750826v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poisson" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonnaure-Mallet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2010.02.024" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30KSR3N1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980675v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lustig" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisrenoult" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trojani" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffargue" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2009.10.005" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981683v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisrenoult" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnevialle" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Versier" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2009.10.001" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956631v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.09.008" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V859FGK2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546138v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Morrissey" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458507077410" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/467FAA1CE36D61CF5B0A5E3765D332D34C0DE245/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130056v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Vignat" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Place" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crocq" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/eul175" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699980v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/505870" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JZT6976L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999201v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Abouelfath" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lignot-Maleyran" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jnlf2025.process.y-congress.com/ScientificProcess/schedule/?setLng=fr#" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.261" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999262v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Piotaix" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.069" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524156v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Landes-Ch&#226;teau" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen Erwab" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/ectrims2024/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241269219" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882250v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888270v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882262v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241269221" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415216v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/events/9th-joint-ectrims-actrims-meeting/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04257509v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Uhry" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.682" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388002v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585231196195" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04257519v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regaert Camille" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St&#233;phanie" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.679" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732264v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufey" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196192" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250265v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388000v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585231196194" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922624v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123687" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820845v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Justine" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.02.381" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03922758v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.98.18_supplement.1741" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04772073v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epdf/10.1177/13524585211044667" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105858v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastien" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rerat" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cognee-Chauvin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raponi" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458520974937" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921515v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.241" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH1Q19XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363489v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peron" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deiva" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ectrims-congress.eu/2019.html" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519868078" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363488v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El-Bahi" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emsp.org/events/2019-ectrims-congress-11-13-september-stockholm-sweden/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935074v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ectrims-congress.eu/2018.html" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518798591" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935071v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiertlewski" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518798590" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879625v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pharmacoepi.org/meetings/34icpe/34icpe-agenda/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935070v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921615v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2018.01.228" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06Z5WG3R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939727v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518798592" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715984v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goetz" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arsep.org/fr/223-ms-meeting-paris.html" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731406" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715987v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanjean" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A. Bind" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Ongagna" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731404" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684631v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731285" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01716028v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Laplaud" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01716027v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715986v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740325v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnlf.fr/mediatheque/archives-precedents-congres-jnlf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.212" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259394v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ongagna" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/135245851560263" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05517452v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kobelt" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021813v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durier" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.375" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021827v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.214" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349836v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5af5kndgp" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04020225v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle De Livron" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite De Livron" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hernandez" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/princesse-se-prenait-pieds-tapis/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>