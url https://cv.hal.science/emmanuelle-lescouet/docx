--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -126,3174 +126,3724 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Entre sciences et magie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre science et magie, les savoirs dans les cultures de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Wiewiorka Editions, pp.7-14, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique à l'heure de la sparklepocalypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre Science et Magie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiewiorka Editions, 2026, 978-2-925319-28-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'archéologie comme déconstruction du dogme dans les littératures de l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter l'histoire, Récits et histoires dans les cultures de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiewiorka Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 49-68, 2024, Laboratoire des Imaginaires, 978-2-925319-25-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empathie à l'oeuvre : quand Patricia Piccinini conjugue le corps à la mise en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ragazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires du corps, sensualités imaginés. Actes du colloque 2021 du Laboratoire des Imaginaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une documentation d'oeuvres littéraires numériques queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vallieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BD, Littératie et créations numériques : Quels enjeux pour demain?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-80, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires du corps, sensualités imaginées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiewiorka Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Laboratoire des imaginaire, 978-2-92531-901-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorcières du care et écologie réparatrice, reconfiguration d'un trope en cosyfantasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sorcière réinventée: reconfigurations contemporaines entre réhabilitation et connexion au sensible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, projet ReCo, Feb 2026, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involontaire numérique : pour une participation imprévisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude L’involontaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Trait-d'union, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anarchie et ponctuation : vers une apocalypse optimiste numérique queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions de mondes possibles - La science-fiction : horizons politiques III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putsch, révolution et chocolat chaud : une esthétique révolutionnaire revue au prisme de la Cosyfantasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES VERTUS DÉMOCRATIQUES DES RÉCITS CONTEMPORAINS EN QUESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le confort comme quotidien idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-violence en Fantasy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les Têtes Imaginaires, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cozyness comme nouvel idéal dans les cultures populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SÉMINAIRE LPCM 2024-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le confort au-delà du cozygaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFEL: Colloque interuniversitaire francophone d'études ludiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils et enquêtes transplateformes, l’exemple de Cicada 3301</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">⌥ ⌘ ESC Des histoires à l’avenir Littérature, créativité et littératie en culture numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Littérature Québécoise Mobile, Apr 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’espace numérique fantastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réenchantement à contretemps ? Irrationnalité et postmodernité littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRILCQ, May 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répertorium : construire un outil pour documenter les littératures de l’imaginaire et les rendre accessibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Séminaire étudiant en LMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche en littératie médiatique multimodale, Mar 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des narrations au-delà de l’espace-temps diégétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e séminaire du groupe de recherche en littératie médiatique multimodale « Des frontières organiques entre factualisation et imaginaire(s) ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, groupe de recherche en littératie médiatique multimodale, Nov 2024, Lévis, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture de l’imaginaire et présentation queer : une approche positive de la représentation de genre dans la littérature pour adolescent.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e rencontres des chercheur.e.s en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’hopepunk à l’homestead, réflexion sur des sociétés DIY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la science-fiction change le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stella Incognita; Esprit Futur, Apr 2024, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture de l’imaginaire et représentation queer : une approche positive de l’expression de genre dans la littérature pour adolescent.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de la littérature jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le confort au-delà du cozygaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interuniversitaire francophone en études ludiques (CIFEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archiver la littérature – comprendre les pratiques de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">⌥ ⌘ ESC Des histoires à l’avenir Littérature, créativité et littératie en culture numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Littérature Québécoise Mobile, Apr 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science-fiction des réseaux, des profils mégatextuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenter les li.ératures des profils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuelle Lescouet; Alexandra Saemmer, Jun 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Being “the Other” in Electronic Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789642v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Amélie Vallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Amélie Vallières</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Overcoming Divides: Electronic Literature and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELO, Jul 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database, magie et visualisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Magie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire des imaginaires, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing the other in extended universes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSDH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSDH, Jun 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la cosy fantasy au hope punk : vers un ralentissement des littératures de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée inaugurale du CRIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIST, Sep 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de narrations vidéoludiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclatement des formes, des théories et des pratiques didactiques de la littérature numérique (3ème colloque L’enseignement de la littérature avec le numérique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les corpus de l’imaginaire avec les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire LPCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LPCM, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-enacting Painful and Sensitive Memories on Platforms: A critical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tréhondart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Electronic Littérature Organization 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electronic Littérature Organization, Jul 2023, Coïmbra (Portugal), Portugal. https://ucp.uc.pt/en/events/overcoming-divides-electronic-literature-and-social-change/programa/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter les corpus de l’imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humanistica, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les humanités numériques pour documenter les corpus multimodaux de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de l’imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICTT, Apr 2023, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Cats and Backpack: Utopian Possibilities in Cyberpunk Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELO 2024: Narrative &amp; Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELO, Jul 2023, University of Central Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notifiction: everyday literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELO Conference 2022 – Education and Electronic Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELO, Jun 2022, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pikmin Bloom : dérive vidéoludique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Lettres, des Arts et des Humanités de Manouba, Mar 2022, Manouba (TN), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le savoir en commun : communautés universitaires dans les littératures de l’imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alliances et Communautés en fantasy et science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal, May 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Répertoire des Écritures Numériques : construire une description des oeuvres littéraires numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Association francophone des humanités numériques, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir le futur, concevoir la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présents de la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenting electronic heterogenous literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vitali-Rosati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELO Conference 2022 – Education and Electronic Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELO, Jun 2022, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queer Writing 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH Unbound 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computers and the Humanities (ACH); Canadian Society for Digital Humanities / Société canadienne des humanités numériques (CSDH/SCHN), May 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir la voix : narrations arborescentes de science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le choix dans les cultures de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire des imaginaires, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texto et clavardage : l’épistolaire numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque des cycles supérieurs du département des littératures de langue française, Échange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus de narrations numériques : littérature et jeux vidéo, un continuum ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi-conférence du CriAlt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CriAlt, Jan 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier repas, assimilation dans l’espace syncrétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lescouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À boire, à manger : la gastronomie dans les cultures de l’imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire des cultures de l'imaginaire, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notifiction : ancrer le livre dans le quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études du livre au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#dérive : lire Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dériver en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterre-moi, mon amour&amp;quot;, la notification comme moteur de l'exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages et transports: arts et littérature en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frottements rythmiques dans l’œuvre romanesque de Noémi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vitesse à l’œuvre – Écrire aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3303,1244 +3853,1244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des narrations modulaires : une exemplification de la littérature analogique participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Variation(s) 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-enacting historical memories on social media through profile-based works: a perspectivist approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tréhondart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matlit. Materialities of literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur est-il fluide ?Approche linguistique du genre en science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stella Incognita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (Sexe, sexualité et relations sexuelle dans la science-fiction), pp.215-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being the Other in Electronic Narratives: Representation and normalization of queerness in video games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lescouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MALTIT : Materialities of literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.77-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/2182-8830_12-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONFORT QUOTIDIEN COMME IDÉAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantasy Art and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans une base de données lointaine, très lointaine : les humanités numériques pour explorer les univers étendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lescouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16995/dscn.11067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la non-binarité et l’altérité de genre en science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12zi1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incursion littéraire dans le flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbatim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystopie et séries young adult : former l’imaginaire politique des adolescent·e·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.82 - 100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51777/relief17561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels choix face à une IA gouvernante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stella Incognita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Immersion Mechanics in Videoludic Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lescouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16995/dscn.9621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#dérive : lire Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lescouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, HS (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/flamme.713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation graphique et réécriture mythologique : Eurydice et Perséphone renversent la morale patriarcale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes de lecture numérique et lecture immersive de science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/resf.11364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’œuvres twittéraires à objets imprimés : deux gestes de lecture complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fémur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4550,1480 +5100,1081 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre science et magie, les savoirs dans les cultures de l’imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Kergoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiewiorka Editions, 3, 2025, 978-2-925319-28-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555190v1</w:t>
-              </w:r>
-[...397 lines deleted...]
-                <w:t xml:space="preserve">hal-04793430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oùrs.land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes pour l’inclusion en colloques (numérique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q3q3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Mathelier : entretien sur la chaîne éditoriale du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notifiction : lecture intime, temporelle et immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Eugénie Matthey-Jonais sur l'outil Stylo, éditeur de texte pour les sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture non linéaire: Entretien avec Juliette Mézenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mézenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corela et l'expérience des revues libres : Entretien avec Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Gwen Catalá : WIX comme outil de littérature web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Graindorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Joachim Séné : L’usage de SPIP dans la littérature contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Séné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de société, narrations et applications : entretien avec François Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la matérialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser publiquement la recherche : entretien avec Benoît Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402253v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03643899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires du corps, sensualités imaginées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kergoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque 2021 du Laboratoire des imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WieWiorkà Éditions / Les Presses de l'Écureuil S.E.N.C., 2023, Laboratoire des Imaginaires, 978-2-925177-38-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6033,516 +6184,516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules (correspondances inattendues) 2022: internet végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mes mots, mon quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole Git comme outil d'édition et d'écriture : entretien avec Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature numérique et rapport au son, entretien avec Anne Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de création sur le Carnet de la Fabrique du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche oeuvre : Trousse poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamer la littérature numérique sur Twitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6610,51 +6761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CEDCEDB"/>
+    <w:nsid w:val="2E410D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6841,51 +6992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-lescouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2620-4135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouet Emmanuelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943893v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789825v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Valli&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel Dumoulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallieres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali-Rosati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lescouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02518180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_12-1_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.11067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zi1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief17561" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.9621" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.713" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11364" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kergoat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wieworkaeditions.ca/product/raconter-l-histoire/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ragazzini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wieworkaeditions.ca/product/imaginaires-du-corps-sensualites-imaginees/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q3q3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zenc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Graindorge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;camp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Melan&#231;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-lescouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2620-4135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kergoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouet Emmanuelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wieworkaeditions.ca/product/raconter-l-histoire/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ragazzini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallieres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wieworkaeditions.ca/product/imaginaires-du-corps-sensualites-imaginees/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Valli&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel Dumoulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789825v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali-Rosati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lescouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02518180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_12-1_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.11067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zi1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief17561" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.9621" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.713" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11364" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q3q3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zenc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Graindorge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;camp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Melan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>