--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1124,1084 +1124,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Profils et enquêtes transplateformes, l’exemple de Cicada 3301</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">⌥ ⌘ ESC Des histoires à l’avenir Littérature, créativité et littératie en culture numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Littérature Québécoise Mobile, Apr 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser le confort au-delà du cozygaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEL: Colloque interuniversitaire francophone d'études ludiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture de l’imaginaire et présentation queer : une approche positive de la représentation de genre dans la littérature pour adolescent.e.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vallières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e rencontres des chercheur.e.s en didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’hopepunk à l’homestead, réflexion sur des sociétés DIY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la science-fiction change le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stella Incognita; Esprit Futur, Apr 2024, Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’espace numérique fantastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le réenchantement à contretemps ? Irrationnalité et postmodernité littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRILCQ, May 2024, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertorium : construire un outil pour documenter les littératures de l’imaginaire et les rendre accessibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e Séminaire étudiant en LMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche en littératie médiatique multimodale, Mar 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des narrations au-delà de l’espace-temps diégétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e séminaire du groupe de recherche en littératie médiatique multimodale « Des frontières organiques entre factualisation et imaginaire(s) ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupe de recherche en littératie médiatique multimodale, Nov 2024, Lévis, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture de l’imaginaire et représentation queer : une approche positive de l’expression de genre dans la littérature pour adolescent.e.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vallières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de la littérature jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le confort au-delà du cozygaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Profils et enquêtes transplateformes, l’exemple de Cicada 3301</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vallieres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interuniversitaire francophone en études ludiques (CIFEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archiver la littérature – comprendre les pratiques de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">⌥ ⌘ ESC Des histoires à l’avenir Littérature, créativité et littératie en culture numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Littérature Québécoise Mobile, Apr 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Being “the Other” in Electronic Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789825v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le réenchantement à contretemps ? Irrationnalité et postmodernité littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRILCQ, May 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Overcoming Divides: Electronic Literature and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELO, Jul 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Répertorium : construire un outil pour documenter les littératures de l’imaginaire et les rendre accessibles</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Database, magie et visualisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Séminaire étudiant en LMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche en littératie médiatique multimodale, Mar 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Sciences et Magie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire des imaginaires, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...487 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science-fiction des réseaux, des profils mégatextuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenter les li.ératures des profils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuelle Lescouet; Alexandra Saemmer, Jun 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeing the other in extended universes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSDH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSDH, Jun 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2308,51 +2308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de narrations vidéoludiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclatement des formes, des théories et des pratiques didactiques de la littérature numérique (3ème colloque L’enseignement de la littérature avec le numérique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2604,191 +2604,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Of Cats and Backpack: Utopian Possibilities in Cyberpunk Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vallières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELO 2024: Narrative &amp; Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELO, Jul 2023, University of Central Florida, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les humanités numériques pour documenter les corpus multimodaux de l’imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de l’imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICTT, Apr 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789835v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04789818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notifiction: everyday literature</w:t>
               </w:r>
@@ -2837,234 +2837,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser le savoir en commun : communautés universitaires dans les littératures de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliances et Communautés en fantasy et science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, May 2022, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Répertoire des Écritures Numériques : construire une description des oeuvres littéraires numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistica 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Association francophone des humanités numériques, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pikmin Bloom : dérive vidéoludique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Lettres, des Arts et des Humanités de Manouba, Mar 2022, Manouba (TN), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789613v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04789629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir le futur, concevoir la langue</w:t>
               </w:r>
@@ -3333,165 +3333,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corpus de narrations numériques : littérature et jeux vidéo, un continuum ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi-conférence du CriAlt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CriAlt, Jan 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Texto et clavardage : l’épistolaire numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque des cycles supérieurs du département des littératures de langue française, Échange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789609v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04789617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier repas, assimilation dans l’espace syncrétique</w:t>
               </w:r>
@@ -3806,167 +3806,274 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vitesse à l’œuvre – Écrire aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre science et magie, les savoirs dans les cultures de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiewiorka Editions, 3, 2025, 978-2-925319-28-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des narrations modulaires : une exemplification de la littérature analogique participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Variation(s) 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-enacting historical memories on social media through profile-based works: a perspectivist approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3995,2192 +4102,2085 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matlit. Materialities of literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur est-il fluide ?Approche linguistique du genre en science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stella Incognita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (Sexe, sexualité et relations sexuelle dans la science-fiction), pp.215-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being the Other in Electronic Narratives: Representation and normalization of queerness in video games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lescouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MALTIT : Materialities of literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.77-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/2182-8830_12-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/2182-8830_12-1_5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05196094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONFORT QUOTIDIEN COMME IDÉAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantasy Art and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans une base de données lointaine, très lointaine : les humanités numériques pour explorer les univers étendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lescouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/dscn.11067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16995/dscn.11067⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05077019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la non-binarité et l’altérité de genre en science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12zi1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12zi1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04863001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incursion littéraire dans le flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbatim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystopie et séries young adult : former l’imaginaire politique des adolescent·e·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.82 - 100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51777/relief17561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51777/relief17561⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04789563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels choix face à une IA gouvernante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stella Incognita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Immersion Mechanics in Videoludic Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lescouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/dscn.9621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16995/dscn.9621⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04789557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#dérive : lire Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lescouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, HS (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/flamme.713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/flamme.713⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04789583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation graphique et réécriture mythologique : Eurydice et Perséphone renversent la morale patriarcale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes de lecture numérique et lecture immersive de science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.11364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.11364⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04789584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’œuvres twittéraires à objets imprimés : deux gestes de lecture complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fémur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Entre science et magie, les savoirs dans les cultures de l’imaginaire</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires du corps, sensualités imaginées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kergoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05555190v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque 2021 du Laboratoire des imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WieWiorkà Éditions / Les Presses de l'Écureuil S.E.N.C., 2023, Laboratoire des Imaginaires, 978-2-925177-38-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oùrs.land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Acerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Acerra</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03995591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes pour l’inclusion en colloques (numérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q3q3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/q3q3⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04789690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notifiction : lecture intime, temporelle et immersive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Mathelier : entretien sur la chaîne éditoriale du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Notifiction : lecture intime, temporelle et immersive</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Eugénie Matthey-Jonais sur l'outil Stylo, éditeur de texte pour les sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture non linéaire: Entretien avec Juliette Mézenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mézenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’écriture non linéaire: Entretien avec Juliette Mézenc</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corela et l'expérience des revues libres : Entretien avec Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Gwen Catalá : WIX comme outil de littérature web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Joachim Séné : L’usage de SPIP dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Séné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Gwen Catalá : WIX comme outil de littérature web</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de société, narrations et applications : entretien avec François Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Graindorge</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Joachim Séné : L’usage de SPIP dans la littérature contemporaine</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser publiquement la recherche : entretien avec Benoît Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Séné</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">François Décamp</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la matérialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643899v1</w:t>
-              </w:r>
-[...187 lines deleted...]
-                <w:t xml:space="preserve">hal-04789837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6198,51 +6198,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules (correspondances inattendues) 2022: internet végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,51 +6273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mes mots, mon quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6534,51 +6534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche oeuvre : Trousse poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lescouet Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6761,51 +6761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E410D8E"/>
+    <w:nsid w:val="D469FD76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6992,51 +6992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-lescouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2620-4135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kergoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouet Emmanuelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wieworkaeditions.ca/product/raconter-l-histoire/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ragazzini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallieres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wieworkaeditions.ca/product/imaginaires-du-corps-sensualites-imaginees/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Valli&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel Dumoulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789825v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali-Rosati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lescouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02518180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_12-1_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.11067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zi1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief17561" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.9621" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.713" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11364" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q3q3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zenc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Graindorge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;camp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Melan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-lescouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2620-4135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kergoat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouet Emmanuelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wieworkaeditions.ca/product/raconter-l-histoire/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ragazzini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallieres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wieworkaeditions.ca/product/imaginaires-du-corps-sensualites-imaginees/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Valli&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel Dumoulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tr&#233;hondart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali-Rosati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lescouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02518180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_12-1_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.11067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zi1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief17561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.9621" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.713" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11364" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q3q3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zenc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Graindorge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;camp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Melan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>