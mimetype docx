--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -368,965 +368,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03655108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids favorably alter circulating and intestinal ceramide and sphingomyelin species in postmenopausal women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss and gain of function of Grp75 or mitofusin 2 distinctly alter cholesterol metabolism, but all promote triglyceride accumulation in hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+                <w:t xml:space="preserve">Carina Prip Buus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vors</w:t>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Combe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Lecomte</w:t>
+                <w:t xml:space="preserve">Johan Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.146161⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1866 (12), pp.159030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2021.159030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202668v1</w:t>
+                <w:t xml:space="preserve">hal-03325686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to pollutants altered glucocorticoid signaling and clock gene expression in female mice. Evidence of tissue- and sex-specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk polar lipids favorably alter circulating and intestinal ceramide and sphingomyelin species in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudie Pinteur</w:t>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Buffelan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 262, pp.127841. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.146161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919126v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical inflammation and brain signs of high-risk atherosclerosis in a non-human primate model</w:t>
+                <w:t xml:space="preserve">Exposure to pollutants altered glucocorticoid signaling and clock gene expression in female mice. Evidence of tissue- and sex-specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Di Cataldo</w:t>
+                <w:t xml:space="preserve">Nathalie Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Debatisse</w:t>
+                <w:t xml:space="preserve">Gaël Buffelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Piraquive</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Grandin</w:t>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab064⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313191v1</w:t>
+                <w:t xml:space="preserve">hal-02919126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Rapeseed and Soy Lecithin on Postprandial Lipid Metabolism, Bile Acid Profile, and Gut Bacteria in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Robert</w:t>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Hélène Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (9), pp.2001068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.202001068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical inflammation and brain signs of high-risk atherosclerosis in a non-human primate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+                <w:t xml:space="preserve">Joao Piraquive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Boyer</w:t>
+                <w:t xml:space="preserve">Alain Géloën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Clément Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10081873⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.fcab064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314541v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal low-protein diet and spontaneous physical activity on the transcription of neurotrophic factors in the placenta and the brains of mothers and offspring rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fragoso</w:t>
+                <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carvalho Jurema Santos</w:t>
+                <w:t xml:space="preserve">Charlotte Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Da Silva</w:t>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. De Oliveira Nogueira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s2040174420000756⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10081873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03237050v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss and gain of function of Grp75 or mitofusin 2 distinctly alter cholesterol metabolism, but all promote triglyceride accumulation in hepatocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bassot</w:t>
+                <w:t xml:space="preserve">Effects of maternal low-protein diet and spontaneous physical activity on the transcription of neurotrophic factors in the placenta and the brains of mothers and offspring rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Prip Buus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Alves</w:t>
+                <w:t xml:space="preserve">G. Carvalho Jurema Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+                <w:t xml:space="preserve">H. T. Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Perrier</w:t>
+                <w:t xml:space="preserve">V. De Oliveira Nogueira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1866 (12), pp.159030. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.505-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2021.159030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s2040174420000756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325686v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03237050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Adipose Tissue Surface Expression of LDLR and CD36 is Associated with Risk Factors for Type 2 Diabetes in Adults with Obesity</w:t>
               </w:r>
@@ -1446,64 +1446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of vegetable lecithin on lipid metabolism and the bioavailability of alpha-linolenic acid in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couedelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1571,51 +1571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed Lecithin Increases Lymphatic Lipid Output and α-Linolenic Acid Bioavailability in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 150 (11), pp.2900-2911. </w:t>
@@ -1699,606 +1699,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Oxidative Stress Favors Resistance to Skeletal Muscle Atrophy in Hibernating Brown Bears (Ursus Arctos)</w:t>
+                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Chazarin</w:t>
+                <w:t xml:space="preserve">Marine Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ziemianin</w:t>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina L. Evans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (9), pp.334. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox8090334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274540v1</w:t>
+                <w:t xml:space="preserve">hal-02008643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Milard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65, pp.128 - 138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal physical activity-induced adaptive transcriptional response in brain and placenta of mothers and rat offspring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Carvalho Jurema Santos</w:t>
+                <w:t xml:space="preserve">Limited Oxidative Stress Favors Resistance to Skeletal Muscle Atrophy in Hibernating Brown Bears (Ursus Arctos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chazarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ziemianin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Thomaz Da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Loizon</w:t>
+                <w:t xml:space="preserve">Alina L. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Dev Orig Health Dis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s2040174419000333⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8090334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195259v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Maternal physical activity-induced adaptive transcriptional response in brain and placenta of mothers and rat offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carvalho Jurema Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thomaz Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Oliveira Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+                <w:t xml:space="preserve">E. Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (4), pp.1-13. </w:t>
+              <w:t xml:space="preserve">J Dev Orig Health Dis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1--10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s2040174419000333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008643v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic effects in mice of cream processing: Direct ultra-high-temperature process lowers high-fat-induced adipose tissue inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,64 +2375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic effects in mice of cream formulation: Addition of both thickener and emulsifier does not alter lipid metabolism but modulates mucus cells and intestinal endoplasmic reticulum stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,77 +2509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soybean polar lipids differently impact adipose tissue inflammation and the endotoxin transporters LBP and sCD14 in flaxseed vs. palm oil-rich diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,1021 +2637,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-standing arterial hypertension is associated with Pitx2 down-regulation in a rat model of spontaneous atrial tachyarrhythmias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Scridon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Julien</w:t>
+                <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euu139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (8), pp.1770-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602102v1</w:t>
+                <w:t xml:space="preserve">hal-01209842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble epoxide hydrolase inhibition improves coronary endothelial function and prevents the development of cardiac alterations in obese insulin-resistant mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-standing arterial hypertension is associated with Pitx2 down-regulation in a rat model of spontaneous atrial tachyarrhythmias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Roche</w:t>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Besnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Coquerel</w:t>
+                <w:t xml:space="preserve">C. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00465.2014⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euu139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02296633v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lecomte</w:t>
+                <w:t xml:space="preserve">Soluble epoxide hydrolase inhibition improves coronary endothelial function and prevents the development of cardiac alterations in obese insulin-resistant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+                <w:t xml:space="preserve">Najah Harouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cheillan</w:t>
+                <w:t xml:space="preserve">David Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 145 (8), pp.1770-1777. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 308 (9), pp.1020 - 1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00465.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209842v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02296633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of energy metabolism and mitochondrial function in skeletal muscle during lipid overfeeding in healthy men</w:t>
+                <w:t xml:space="preserve">Pasture v. standard dairy cream in high-fat diet-fed mice: improved metabolic outcomes and stronger intestinal barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Seyssel</w:t>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Géloën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alligier</w:t>
+                <w:t xml:space="preserve">Monique Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meugnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Loizon</w:t>
+                <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2013-4379⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (4), pp.520-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514001172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859423v1</w:t>
+                <w:t xml:space="preserve">hal-01981994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasture v. standard dairy cream in high-fat diet-fed mice: improved metabolic outcomes and stronger intestinal barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of energy metabolism and mitochondrial function in skeletal muscle during lipid overfeeding in healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+                <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Geloen</w:t>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Estienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Debard</w:t>
+                <w:t xml:space="preserve">E. Chanseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Br J Nutr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114514001172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (7), pp.E1254-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2013-4379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859444v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent myocardial transcriptomic changes in the rat. Novel insights into atrial and ventricular arrhythmias pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pasture v. standard dairy cream in high-fat diet-fed mice: improved metabolic outcomes and stronger intestinal barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Scridon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Perian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rome</w:t>
+                <w:t xml:space="preserve">C. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Romana De Medicina De Laborator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/rrlm-2014-0001⟩</w:t>
+              <w:t xml:space="preserve">Br J Nutr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (4), pp.520-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514001172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638710v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasture v. standard dairy cream in high-fat diet-fed mice: improved metabolic outcomes and stronger intestinal barrier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Géloën</w:t>
+                <w:t xml:space="preserve">Age-dependent myocardial transcriptomic changes in the rat. Novel insights into atrial and ventricular arrhythmias pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Scridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Estienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Debard</w:t>
+                <w:t xml:space="preserve">Marcel Perian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114514001172⟩</w:t>
+              <w:t xml:space="preserve">Revista Romana De Medicina De Laborator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/rrlm-2014-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981994v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil composition of high-fat diet affects metabolic inflammation differently in connection with endotoxin receptors in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Daira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,77 +3715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcutaneous Adipose Tissue Remodeling during the Initial Phase of Weight Gain Induced by Overfeeding in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,90 +3862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcutaneous Adipose Tissue Remodeling during the Initial Phase of Weight Gain Induced by Overfeeding in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meugnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (2), pp.E183-E192</w:t>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4102,96 +4102,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00725905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect impact of 2,3,7,8-tetrachlorodibenzo-p-dioxin (TCDD) on adult mouse Leydig cells: an in vitro study.</w:t>
+                <w:t xml:space="preserve">Direct and indirect impact of 2,3,7,8-tetrachlorodibenzo-p-dioxin (TCDD) 1 on adult mouse Leydig cells: an in vitro study. 2 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rebourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4212,120 +4212,120 @@
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00816472v1</w:t>
+                <w:t xml:space="preserve">inserm-01848522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect impact of 2,3,7,8-tetrachlorodibenzo-p-dioxin (TCDD) 1 on adult mouse Leydig cells: an in vitro study. 2 3</w:t>
+                <w:t xml:space="preserve">Direct and indirect impact of 2,3,7,8-tetrachlorodibenzo-p-dioxin (TCDD) on adult mouse Leydig cells: an in vitro study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rebourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4346,51 +4346,51 @@
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01848522v1</w:t>
+                <w:t xml:space="preserve">inserm-00816472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of SREBP-1 expression and transcriptional action on HKII and FAS genes during fasting and refeeding in rat tissues</w:t>
               </w:r>
@@ -4546,64 +4546,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probiotic supplementation prevents lipid metabolism alterations and limits weight gain possibly via inhibition of intestinal FXR activity in mice fed a high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,51 +4902,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des MAMs dans la régulation du métabolisme hépatique par la bétaïne</w:t>
+                <w:t xml:space="preserve">La bétaïne, un élément régulateur des interactions entre la mitochondrie et le réticulum endoplasmique (MAMs) dans l’hépatocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
@@ -4960,118 +4960,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bassot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Meetochondrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lège Cap-Ferret, France</w:t>
+              <w:t xml:space="preserve">congrès de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208950v1</w:t>
+                <w:t xml:space="preserve">hal-04208947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bétaïne, un élément régulateur des interactions entre la mitochondrie et le réticulum endoplasmique (MAMs) dans l’hépatocyte</w:t>
+                <w:t xml:space="preserve">Rôle des MAMs dans la régulation du métabolisme hépatique par la bétaïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
@@ -5085,137 +5085,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de la Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Réseau Meetochondrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lège Cap-Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208947v1</w:t>
+                <w:t xml:space="preserve">hal-04208950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lécithines de colza et de soja n’altèrent pas le métabolisme et améliorent la composition du microbiote en lien avec des lipides fécaux spécifiques chez des souris nourries de régimes hyperlipidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,51 +5408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18th Euro Fed Lipid Congress and Expo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5565,340 +5565,340 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed and soy lecithin as food additives vectors of ALA: impacts on high-fat diet-induced adiposity, inflammation and gut microbiota in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, online, United States</w:t>
+              <w:t xml:space="preserve">NUTRITION2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252027v1</w:t>
+                <w:t xml:space="preserve">hal-03252047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed and soy lecithin as food additives vectors of ALA: impacts on high-fat diet-induced adiposity, inflammation and gut microbiota in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUTRITION2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, United States</w:t>
+              <w:t xml:space="preserve">2021 AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252047v1</w:t>
+                <w:t xml:space="preserve">hal-03252027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential metabolic impact of natural food-grade emulsifiers rich in α-linolenic acid in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couedelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5940,103 +5940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts métaboliques à court terme de deux émulsifiants alimentaires riches en acide α-linolénique chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
@@ -6065,77 +6065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the addition of vegetable lecithin in oil on lipid metabolism and the bioavailability of an essential fatty acid: alpha-linolenic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,90 +6190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent transcriptomic changes in the rat heart. Implications for cardiac arrhythmogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Scridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6324,77 +6324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the early molecular events of adipose tissue development during overfeeding in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6631,51 +6631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2022.04.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.146161" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buffelan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127841" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab064" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abrous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202001068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fragoso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho Jurema Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Da Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Oliveira Nogueira Souza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174420000756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip Buus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2021.159030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bissonnette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamantia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanny Wassef" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22985" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cou&#235;delo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa244" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazarin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina L. Evans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090334" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomaz Da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oliveira Nogueira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loizon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174419000333" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bugeat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;tisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14782" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.02.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cassel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Harouki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquerel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00465.2014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4379" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001172" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Estienne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00314.2011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2314" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816472v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Naville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebourcet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.09.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848522v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02048999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gosmain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Rieusset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penhoat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sothier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209878.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2022.04.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip Buus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2021.159030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.146161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buffelan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abrous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202001068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab064" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fragoso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho Jurema Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Oliveira Nogueira Souza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174420000756" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bissonnette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamantia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanny Wassef" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22985" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cou&#235;delo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa244" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazarin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina L. Evans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090334" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomaz Da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oliveira Nogueira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loizon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174419000333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bugeat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;tisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14782" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.02.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cassel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Harouki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquerel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00465.2014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Estienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001172" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4379" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00314.2011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2314" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Naville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebourcet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.09.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02048999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gosmain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Rieusset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penhoat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sothier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209878.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>