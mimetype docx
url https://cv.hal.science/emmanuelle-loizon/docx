--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -100,4416 +100,4416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycine Supplementation in Obesity Worsens Glucose Intolerance through Enhanced Liver Gluconeogenesis</w:t>
+                <w:t xml:space="preserve">Digestates of pea and fava bean proteins induce FGF19 in human intestinal HT29 cells: Evidence for a potential role of PPARγ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Alves</w:t>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lamarche</w:t>
+                <w:t xml:space="preserve">Clémence Defois-Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Lefebvre</w:t>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
+                <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bassot</w:t>
+                <w:t xml:space="preserve">Lexane Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 137, pp.107175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15010096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2026.107175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959235v1</w:t>
+                <w:t xml:space="preserve">hal-05600445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TOTUM-63, a fibre and polyphenol rich plant-based composition, on gut and pancreatic hormone secretion in diet-induced obese mice</w:t>
+                <w:t xml:space="preserve">Glycine Supplementation in Obesity Worsens Glucose Intolerance through Enhanced Liver Gluconeogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+                <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+                <w:t xml:space="preserve">Frédéric Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Pinteur</w:t>
+                <w:t xml:space="preserve">Rémy Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vial</w:t>
+                <w:t xml:space="preserve">Arthur Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (7), pp.1797-1807. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2022.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15010096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03655108v1</w:t>
+                <w:t xml:space="preserve">hal-03959235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss and gain of function of Grp75 or mitofusin 2 distinctly alter cholesterol metabolism, but all promote triglyceride accumulation in hepatocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of TOTUM-63, a fibre and polyphenol rich plant-based composition, on gut and pancreatic hormone secretion in diet-induced obese mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Prip Buus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Alves</w:t>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Perrier</w:t>
+                <w:t xml:space="preserve">Claudie Pinteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2021.159030⟩</w:t>
+              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.1797-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2022.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325686v1</w:t>
+                <w:t xml:space="preserve">inserm-03655108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk polar lipids favorably alter circulating and intestinal ceramide and sphingomyelin species in postmenopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCI Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/jci.insight.146161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to pollutants altered glucocorticoid signaling and clock gene expression in female mice. Evidence of tissue- and sex-specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Buffelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 262, pp.127841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Rapeseed and Soy Lecithin on Postprandial Lipid Metabolism, Bile Acid Profile, and Gut Bacteria in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (9), pp.2001068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.202001068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical inflammation and brain signs of high-risk atherosclerosis in a non-human primate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Piraquive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Géloën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (2), pp.fcab064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/braincomms/fcab064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (8), pp.1873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells10081873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal low-protein diet and spontaneous physical activity on the transcription of neurotrophic factors in the placenta and the brains of mothers and offspring rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carvalho Jurema Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. De Oliveira Nogueira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (3), pp.505-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s2040174420000756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03237050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Adipose Tissue Surface Expression of LDLR and CD36 is Associated with Risk Factors for Type 2 Diabetes in Adults with Obesity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Bissonnette</w:t>
+                <w:t xml:space="preserve">Loss and gain of function of Grp75 or mitofusin 2 distinctly alter cholesterol metabolism, but all promote triglyceride accumulation in hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lamantia</w:t>
+                <w:t xml:space="preserve">Carina Prip Buus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanny Wassef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22985⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1866 (12), pp.159030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2021.159030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152624v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetable lecithin on lipid metabolism and the bioavailability of alpha-linolenic acid in rodents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White Adipose Tissue Surface Expression of LDLR and CD36 is Associated with Risk Factors for Type 2 Diabetes in Adults with Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Yannick Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+                <w:t xml:space="preserve">Simon Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lamantia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanny Wassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (12), pp.2357-2367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531978v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed Lecithin Increases Lymphatic Lipid Output and α-Linolenic Acid Bioavailability in Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Impact of vegetable lecithin on lipid metabolism and the bioavailability of alpha-linolenic acid in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Couedelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.66-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxaa244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03149749v1</w:t>
+                <w:t xml:space="preserve">hal-03531978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapeseed Lecithin Increases Lymphatic Lipid Output and α-Linolenic Acid Bioavailability in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Couëdelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Milard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (11), pp.2900-2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxaa244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008643v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+                <w:t xml:space="preserve">Limited Oxidative Stress Favors Resistance to Skeletal Muscle Atrophy in Hibernating Brown Bears (Ursus Arctos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chazarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ziemianin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina L. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Durand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8090334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01994308v1</w:t>
+                <w:t xml:space="preserve">hal-02274540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Oxidative Stress Favors Resistance to Skeletal Muscle Atrophy in Hibernating Brown Bears (Ursus Arctos)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.128 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox8090334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02274540v1</w:t>
+                <w:t xml:space="preserve">hal-01994308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal physical activity-induced adaptive transcriptional response in brain and placenta of mothers and rat offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carvalho Jurema Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Thomaz Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Oliveira Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Dev Orig Health Dis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1--10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s2040174419000333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic effects in mice of cream processing: Direct ultra-high-temperature process lowers high-fat-induced adipose tissue inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Létisse</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622406v1</w:t>
+                <w:t xml:space="preserve">hal-02008643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic effects in mice of cream formulation: Addition of both thickener and emulsifier does not alter lipid metabolism but modulates mucus cells and intestinal endoplasmic reticulum stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Metabolic effects in mice of cream processing: Direct ultra-high-temperature process lowers high-fat-induced adipose tissue inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Létisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 101 (12), pp.10649-10663. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14783⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 101 (12), pp.10636-10648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629005v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean polar lipids differently impact adipose tissue inflammation and the endotoxin transporters LBP and sCD14 in flaxseed vs. palm oil-rich diets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Metabolic effects in mice of cream formulation: Addition of both thickener and emulsifier does not alter lipid metabolism but modulates mucus cells and intestinal endoplasmic reticulum stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bugeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Létisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (12), pp.10649-10663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607674v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Soybean polar lipids differently impact adipose tissue inflammation and the endotoxin transporters LBP and sCD14 in flaxseed vs. palm oil-rich diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Couëdelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Cheillan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209842v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-standing arterial hypertension is associated with Pitx2 down-regulation in a rat model of spontaneous atrial tachyarrhythmias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (1), pp.160-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/europace/euu139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble epoxide hydrolase inhibition improves coronary endothelial function and prevents the development of cardiac alterations in obese insulin-resistant mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najah Harouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 308 (9), pp.1020 - 1029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpheart.00465.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02296633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasture v. standard dairy cream in high-fat diet-fed mice: improved metabolic outcomes and stronger intestinal barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Debard</w:t>
+                <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114514001172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (8), pp.1770-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981994v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of energy metabolism and mitochondrial function in skeletal muscle during lipid overfeeding in healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99 (7), pp.E1254-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2013-4379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasture v. standard dairy cream in high-fat diet-fed mice: improved metabolic outcomes and stronger intestinal barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geloen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Br J Nutr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (4), pp.520-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114514001172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent myocardial transcriptomic changes in the rat. Novel insights into atrial and ventricular arrhythmias pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Scridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Perian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Romana De Medicina De Laborator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (1), pp.9-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/rrlm-2014-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil composition of high-fat diet affects metabolic inflammation differently in connection with endotoxin receptors in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Daira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 302 (3), pp.E374-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00314.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00643082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcutaneous Adipose Tissue Remodeling during the Initial Phase of Weight Gain Induced by Overfeeding in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (2), pp.E183 - E192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2011-2314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcutaneous Adipose Tissue Remodeling during the Initial Phase of Weight Gain Induced by Overfeeding in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Alligier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (2), pp.E183-E192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary oxidized n-3 PUFA induce oxidative stress and inflammation: role of intestinal absorption of 4-HHE and reactivity in intestinal cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (10), pp.2069-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M026179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00725905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect impact of 2,3,7,8-tetrachlorodibenzo-p-dioxin (TCDD) 1 on adult mouse Leydig cells: an in vitro study. 2 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect impact of 2,3,7,8-tetrachlorodibenzo-p-dioxin (TCDD) on adult mouse Leydig cells: an in vitro study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rebourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 207 (3), pp.251-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01848522v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00816472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect impact of 2,3,7,8-tetrachlorodibenzo-p-dioxin (TCDD) on adult mouse Leydig cells: an in vitro study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect impact of 2,3,7,8-tetrachlorodibenzo-p-dioxin (TCDD) 1 on adult mouse Leydig cells: an in vitro study. 2 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rebourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 207 (3), pp.251-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00816472v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01848522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of SREBP-1 expression and transcriptional action on HKII and FAS genes during fasting and refeeding in rat tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gosmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer J. Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (4), pp.697-705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4519,1029 +4519,1029 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probiotic supplementation prevents lipid metabolism alterations and limits weight gain possibly via inhibition of intestinal FXR activity in mice fed a high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Calzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for the Study of Fatty acids and Lipids (ISSFAL), Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaine, a regulator of mitochondrial-endoplasmic reticulum (MAM) interactions in the hepatocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUNS-International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betaine: a regulator of mitochondria and endoplasmic reticulum contact points (MAMs) of the hepatocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La bétaïne, un élément régulateur des interactions entre la mitochondrie et le réticulum endoplasmique (MAMs) dans l’hépatocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lefebvre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th EASD Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">congrès de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208957v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bétaïne, un élément régulateur des interactions entre la mitochondrie et le réticulum endoplasmique (MAMs) dans l’hépatocyte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Betaine: a regulator of mitochondria and endoplasmic reticulum contact points (MAMs) of the hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de la Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">58th EASD Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208947v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des MAMs dans la régulation du métabolisme hépatique par la bétaïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Meetochondrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lège Cap-Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lécithines de colza et de soja n’altèrent pas le métabolisme et améliorent la composition du microbiote en lien avec des lipides fécaux spécifiques chez des souris nourries de régimes hyperlipidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN), Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bétaïne, un élément régulateur des points de contacts entre la mitochondrie et le réticulum endoplasmique (MAMs) de l’hépatocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18th Euro Fed Lipid Congress and Expo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fats, Oils and Lipids : For a Healthy and Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5551,940 +5551,940 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed and soy lecithin as food additives vectors of ALA: impacts on high-fat diet-induced adiposity, inflammation and gut microbiota in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUTRITION2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, United States</w:t>
+              <w:t xml:space="preserve">2021 AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252047v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed and soy lecithin as food additives vectors of ALA: impacts on high-fat diet-induced adiposity, inflammation and gut microbiota in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, online, United States</w:t>
+              <w:t xml:space="preserve">NUTRITION2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252027v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential metabolic impact of natural food-grade emulsifiers rich in α-linolenic acid in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couedelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual NUTRITION2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts métaboliques à court terme de deux émulsifiants alimentaires riches en acide α-linolénique chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the addition of vegetable lecithin in oil on lipid metabolism and the bioavailability of an essential fatty acid: alpha-linolenic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couedelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International GERLI Lipidomics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent transcriptomic changes in the rat heart. Implications for cardiac arrhythmogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Scridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. Cardiovascular Research, 103, 2014, Third Congress of the ESC-Council-on-Basic-Cardiovascular-Science, Frontiers in Cardio Vascular Biology 2014, Barcelona. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvu098.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the early molecular events of adipose tissue development during overfeeding in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Sothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6631,51 +6631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2022.04.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip Buus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2021.159030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.146161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buffelan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abrous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202001068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab064" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fragoso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho Jurema Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Oliveira Nogueira Souza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174420000756" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bissonnette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamantia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanny Wassef" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22985" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cou&#235;delo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa244" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazarin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina L. Evans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090334" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomaz Da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oliveira Nogueira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loizon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174419000333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bugeat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;tisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14782" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.02.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cassel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Harouki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquerel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00465.2014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Estienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001172" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4379" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00314.2011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2314" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Naville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebourcet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.09.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02048999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gosmain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Rieusset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penhoat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sothier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209878.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2026.107175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2022.04.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.146161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buffelan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127841" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abrous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202001068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grandin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fragoso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho Jurema Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Oliveira Nogueira Souza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174420000756" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip Buus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2021.159030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cyr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bissonnette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamantia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanny Wassef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cou&#235;delo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fonseca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa244" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazarin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina L. Evans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090334" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomaz Da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oliveira Nogueira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loizon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174419000333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bugeat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;tisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14782" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cassel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Harouki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquerel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00465.2014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001172" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643082v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00314.2011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2314" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Naville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebourcet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.09.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02048999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gosmain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dif" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Rieusset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208957v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penhoat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sothier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209878.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>