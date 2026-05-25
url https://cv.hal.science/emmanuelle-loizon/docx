--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -502,831 +502,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03655108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids favorably alter circulating and intestinal ceramide and sphingomyelin species in postmenopausal women</w:t>
+                <w:t xml:space="preserve">Exposure to pollutants altered glucocorticoid signaling and clock gene expression in female mice. Evidence of tissue- and sex-specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+                <w:t xml:space="preserve">Nathalie Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vors</w:t>
+                <w:t xml:space="preserve">Gaël Buffelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Combe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Lecomte</w:t>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.146161⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202668v1</w:t>
+                <w:t xml:space="preserve">hal-02919126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to pollutants altered glucocorticoid signaling and clock gene expression in female mice. Evidence of tissue- and sex-specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk polar lipids favorably alter circulating and intestinal ceramide and sphingomyelin species in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Barz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudie Pinteur</w:t>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Buffelan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vidal</w:t>
+                <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 262, pp.127841. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.146161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919126v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rapeseed and Soy Lecithin on Postprandial Lipid Metabolism, Bile Acid Profile, and Gut Bacteria in Mice</w:t>
+                <w:t xml:space="preserve">Cortical inflammation and brain signs of high-risk atherosclerosis in a non-human primate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Robert</w:t>
+                <w:t xml:space="preserve">Vanessa Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+                <w:t xml:space="preserve">Joao Piraquive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Abrous</w:t>
+                <w:t xml:space="preserve">Alain Géloën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+                <w:t xml:space="preserve">Clément Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (9), pp.2001068. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.fcab064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202001068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251974v1</w:t>
+                <w:t xml:space="preserve">hal-03313191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical inflammation and brain signs of high-risk atherosclerosis in a non-human primate model</w:t>
+                <w:t xml:space="preserve">Impact of Rapeseed and Soy Lecithin on Postprandial Lipid Metabolism, Bile Acid Profile, and Gut Bacteria in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Di Cataldo</w:t>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Debatisse</w:t>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Piraquive</w:t>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Géloën</w:t>
+                <w:t xml:space="preserve">Hélène Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Grandin</w:t>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), pp.fcab064. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (9), pp.2001068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202001068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313191v1</w:t>
+                <w:t xml:space="preserve">hal-03251974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
+                <w:t xml:space="preserve">Effects of maternal low-protein diet and spontaneous physical activity on the transcription of neurotrophic factors in the placenta and the brains of mothers and offspring rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+                <w:t xml:space="preserve">J. Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Boyer</w:t>
+                <w:t xml:space="preserve">G. Carvalho Jurema Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brun</w:t>
+                <w:t xml:space="preserve">H. T. Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Deval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">V. De Oliveira Nogueira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (8), pp.1873. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.505-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10081873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s2040174420000756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314541v1</w:t>
+                <w:t xml:space="preserve">inserm-03237050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal low-protein diet and spontaneous physical activity on the transcription of neurotrophic factors in the placenta and the brains of mothers and offspring rats</w:t>
+                <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fragoso</w:t>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carvalho Jurema Santos</w:t>
+                <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Da Silva</w:t>
+                <w:t xml:space="preserve">Charlotte Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. De Oliveira Nogueira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (3), pp.505-512. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s2040174420000756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10081873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03237050v1</w:t>
+                <w:t xml:space="preserve">hal-03314541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss and gain of function of Grp75 or mitofusin 2 distinctly alter cholesterol metabolism, but all promote triglyceride accumulation in hepatocytes</w:t>
               </w:r>
@@ -1440,368 +1440,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Adipose Tissue Surface Expression of LDLR and CD36 is Associated with Risk Factors for Type 2 Diabetes in Adults with Obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of vegetable lecithin on lipid metabolism and the bioavailability of alpha-linolenic acid in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Cyr</w:t>
+                <w:t xml:space="preserve">Leslie Couedelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bissonnette</w:t>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lamantia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.66-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152624v1</w:t>
+                <w:t xml:space="preserve">hal-03531978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetable lecithin on lipid metabolism and the bioavailability of alpha-linolenic acid in rodents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">White Adipose Tissue Surface Expression of LDLR and CD36 is Associated with Risk Factors for Type 2 Diabetes in Adults with Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Couedelo</w:t>
+                <w:t xml:space="preserve">Valérie Lamantia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+                <w:t xml:space="preserve">Hanny Wassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (12), pp.2357-2367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531978v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed Lecithin Increases Lymphatic Lipid Output and α-Linolenic Acid Bioavailability in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 150 (11), pp.2900-2911. </w:t>
@@ -1833,338 +1833,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Oxidative Stress Favors Resistance to Skeletal Muscle Atrophy in Hibernating Brown Bears (Ursus Arctos)</w:t>
+                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Chazarin</w:t>
+                <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ziemianin</w:t>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina L. Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (9), pp.334. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.128 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox8090334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274540v1</w:t>
+                <w:t xml:space="preserve">hal-01994308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
+                <w:t xml:space="preserve">Limited Oxidative Stress Favors Resistance to Skeletal Muscle Atrophy in Hibernating Brown Bears (Ursus Arctos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Milard</w:t>
+                <w:t xml:space="preserve">Blandine Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+                <w:t xml:space="preserve">Anna Ziemianin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Alina L. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.128 - 138. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), pp.334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox8090334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994308v1</w:t>
+                <w:t xml:space="preserve">hal-02274540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal physical activity-induced adaptive transcriptional response in brain and placenta of mothers and rat offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fragoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carvalho Jurema Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Thomaz Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2241,90 +2241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2375,64 +2375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic effects in mice of cream processing: Direct ultra-high-temperature process lowers high-fat-induced adipose tissue inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,64 +2509,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic effects in mice of cream formulation: Addition of both thickener and emulsifier does not alter lipid metabolism but modulates mucus cells and intestinal endoplasmic reticulum stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soybean polar lipids differently impact adipose tissue inflammation and the endotoxin transporters LBP and sCD14 in flaxseed vs. palm oil-rich diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,90 +3045,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3575,295 +3575,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil composition of high-fat diet affects metabolic inflammation differently in connection with endotoxin receptors in mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+                <w:t xml:space="preserve">Subcutaneous Adipose Tissue Remodeling during the Initial Phase of Weight Gain Induced by Overfeeding in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
+                <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Debard</w:t>
+                <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Daira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Emilie Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 302 (3), pp.E374-86. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (2), pp.E183 - E192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00314.2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jc.2011-2314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00643082v1</w:t>
+                <w:t xml:space="preserve">hal-02652596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcutaneous Adipose Tissue Remodeling during the Initial Phase of Weight Gain Induced by Overfeeding in Humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Oil composition of high-fat diet affects metabolic inflammation differently in connection with endotoxin receptors in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chanseaume</w:t>
+                <w:t xml:space="preserve">Patricia Daira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 97 (2), pp.E183 - E192. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 302 (3), pp.E374-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.2011-2314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00314.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652596v1</w:t>
+                <w:t xml:space="preserve">inserm-00643082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcutaneous Adipose Tissue Remodeling during the Initial Phase of Weight Gain Induced by Overfeeding in Humans</w:t>
               </w:r>
@@ -3875,64 +3875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4147,51 +4147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rebourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4281,51 +4281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rebourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4559,51 +4559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4684,51 +4684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,484 +4777,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bétaïne, un élément régulateur des interactions entre la mitochondrie et le réticulum endoplasmique (MAMs) dans l’hépatocyte</w:t>
+                <w:t xml:space="preserve">Rôle des MAMs dans la régulation du métabolisme hépatique par la bétaïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de la Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Réseau Meetochondrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lège Cap-Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208947v1</w:t>
+                <w:t xml:space="preserve">hal-04208950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betaine: a regulator of mitochondria and endoplasmic reticulum contact points (MAMs) of the hepatocytes</w:t>
+                <w:t xml:space="preserve">La bétaïne, un élément régulateur des interactions entre la mitochondrie et le réticulum endoplasmique (MAMs) dans l’hépatocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lefebvre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th EASD Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">congrès de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208957v1</w:t>
+                <w:t xml:space="preserve">hal-04208947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des MAMs dans la régulation du métabolisme hépatique par la bétaïne</w:t>
+                <w:t xml:space="preserve">Betaine: a regulator of mitochondria and endoplasmic reticulum contact points (MAMs) of the hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bassot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Meetochondrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lège Cap-Ferret, France</w:t>
+              <w:t xml:space="preserve">58th EASD Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208950v1</w:t>
+                <w:t xml:space="preserve">hal-04208957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lécithines de colza et de soja n’altèrent pas le métabolisme et améliorent la composition du microbiote en lien avec des lipides fécaux spécifiques chez des souris nourries de régimes hyperlipidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couëdelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN), Nov 2022, Toulouse, France</w:t>
@@ -5309,51 +5309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,90 +5408,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18th Euro Fed Lipid Congress and Expo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5565,64 +5565,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed and soy lecithin as food additives vectors of ALA: impacts on high-fat diet-induced adiposity, inflammation and gut microbiota in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5690,64 +5690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed and soy lecithin as food additives vectors of ALA: impacts on high-fat diet-induced adiposity, inflammation and gut microbiota in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,77 +5815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential metabolic impact of natural food-grade emulsifiers rich in α-linolenic acid in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couedelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5940,103 +5940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts métaboliques à court terme de deux émulsifiants alimentaires riches en acide α-linolénique chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
@@ -6065,103 +6065,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the addition of vegetable lecithin in oil on lipid metabolism and the bioavailability of an essential fatty acid: alpha-linolenic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Couedelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International GERLI Lipidomics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Compiègne, France</w:t>
@@ -6337,64 +6337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the early molecular events of adipose tissue development during overfeeding in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6631,51 +6631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2026.107175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2022.04.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.146161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buffelan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127841" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abrous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202001068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grandin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fragoso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho Jurema Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Oliveira Nogueira Souza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174420000756" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip Buus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2021.159030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cyr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bissonnette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamantia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanny Wassef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cou&#235;delo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fonseca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa244" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazarin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina L. Evans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090334" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomaz Da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oliveira Nogueira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loizon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174419000333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bugeat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;tisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14782" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cassel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Harouki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquerel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00465.2014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001172" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643082v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00314.2011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2314" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Naville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebourcet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.09.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02048999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gosmain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dif" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Rieusset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208957v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penhoat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sothier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209878.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois-Fraysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2026.107175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2022.04.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buffelan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127841" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.146161" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Cataldo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grandin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab064" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abrous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202001068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fragoso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho Jurema Santos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Oliveira Nogueira Souza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174420000756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip Buus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2021.159030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cyr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bissonnette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamantia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanny Wassef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22985" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cou&#235;delo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fonseca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa244" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazarin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina L. Evans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090334" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomaz Da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oliveira Nogueira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loizon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040174419000333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bugeat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L&#233;tisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14782" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scridon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euu139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cassel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Harouki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquerel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00465.2014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001172" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Scridon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rrlm-2014-0001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2314" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00314.2011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Naville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebourcet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.09.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01848522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02048999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gosmain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dif" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Rieusset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calzada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penhoat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu098.10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sothier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209878.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>