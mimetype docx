--- v0 (2026-03-20)
+++ v1 (2026-05-09)
@@ -268,641 +268,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freud et les historiens</w:t>
+                <w:t xml:space="preserve">François Hartog : sur la brèche des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 479, pp.84-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freud et les historiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 489, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lévi-Strauss, à contretemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Dossier : L'héritage de Lévi-Strauss</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre doit-elle payer pour son auteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 481, pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">François Hartog : sur la brèche des temps</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté est-elle un luxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 479, pp.84-85</w:t>
+              <w:t xml:space="preserve">, 2020, 472, pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La liberté est-elle un luxe ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charle : l'Européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 472, pp.84-85</w:t>
+              <w:t xml:space="preserve">, 2019, n° 457, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lévi-Strauss, notre contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’imprimerie du temps. À propos de : Judith Lyon-Caen, La Griffe du temps. Ce que l’histoire peut dire de la littérature. Gallimard (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charle : l'Européen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 457, pp.28-29</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 451, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -970,1474 +970,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Between Worlds: the Life and Work of Albert O. Hirschman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Adelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.9 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/toc.2010.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georges Boris, vie exemplaire. Compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage 'La transcription de l'histoire : essai sur le roman européen de la fin du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (2), pp.476-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0395264900038610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage 'Le mot qui tue. Une histoire des violences intellectuelles de l'Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (2), pp.487-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S039526490003866X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcadie, le droit à l'indifférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction des sciences sociales : sur quelques usages de la littérature chez Albert O. Hirschman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (2), pp.81-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/toc.2010.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drôle de jeu. Compte-rendu de &amp;quot;Alias Caracalla</w:t>
+                <w:t xml:space="preserve">La ruée vers le global. Compte rendu de &amp;quot;Ecrire l'histoire du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.1-3</w:t>
+              <w:t xml:space="preserve">, 2009, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01045125v1</w:t>
+                <w:t xml:space="preserve">hal-01045110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'humanitaire : un nouvel objet d'histoire prometteur. Compte-rendu de &amp;quot;Le Mouvement social, n°227</w:t>
+                <w:t xml:space="preserve">Un vieux chêne nommé Pétain. Compte-rendu de &amp;quot;Scarred Landscapes : War and Nature in Vichy France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01045130v1</w:t>
+                <w:t xml:space="preserve">hal-01045102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ruée vers le global. Compte rendu de &amp;quot;Ecrire l'histoire du monde</w:t>
+                <w:t xml:space="preserve">Mai 1968 et l'histoire : 40 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107, pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ozouf, l'histoire, la littérature et la vie. Composition de &amp;quot;Composition française : retour sur une enfance bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mona Ozouf, l'histoire, la littérature et la vie. Composition de &amp;quot;Composition française : retour sur une enfance bretonne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drôle de jeu. Compte-rendu de &amp;quot;Alias Caracalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2009, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Un vieux chêne nommé Pétain. Compte-rendu de &amp;quot;Scarred Landscapes : War and Nature in Vichy France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humanitaire : un nouvel objet d'histoire prometteur. Compte-rendu de &amp;quot;Le Mouvement social, n°227</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01022700v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sociologues heureux. Compte-rendu de &amp;quot;Avignon ou le public participant</w:t>
+                <w:t xml:space="preserve">L'odieux du stade. Compte-rendu de &amp;quot;Arènes totalitaires : Hitler, Mussolini et les jeux du stade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de l'immigration russe en France. Compte-rendu de &amp;quot;L'Exil russe : la fabrique du réfugié apatride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonfiction.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1968. L'an I du tout culturel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98, pp.101-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.098.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.098.0101⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01022388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une histoire de l'immigration russe en France. Compte-rendu de &amp;quot;L'Exil russe : la fabrique du réfugié apatride</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sociologues heureux. Compte-rendu de &amp;quot;Avignon ou le public participant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'historien en coureur de fond. Compte-rendu de &amp;quot;Théâtres en capitales : naissance de la société du spectacle à Paris, Berlin, Londres et Vienne, 1860-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Orwell, le 'fugitif du camp des vainqueurs'. Compte-rendu de &amp;quot;Orwell, anarchiste tory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'odieux du stade. Compte-rendu de &amp;quot;Arènes totalitaires : Hitler, Mussolini et les jeux du stade</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres d'art et archives, enjeux de guerre et d'après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonfiction.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007/3 (54-3), pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.543.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transatlantic conversation : 'Americanization', Modernization and Cultural Transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4), pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021381v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01021658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2449,165 +2449,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discours de réception du prix Einhardt de la biographie européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remise du prix Einhardt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Einhard (Einhard Stiftung), Mar 2019, Seligenstadt, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Opening address for the Conference of European Historians of Brazil, Musée du Quai Branly, September 18, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opening address for the Conference of European Historians of Brazil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Quai Branly, Sep 2019, Musée du Quai Branly, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585652v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03585682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planète sans visa. Histoire d'un exil de guerre</w:t>
               </w:r>
@@ -2932,273 +2932,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le festival d’Avignon, une histoire en mouvement. Les Rencontres de la 60è édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Banu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le festival d’Avignon, une histoire en mouvement. Les Rencontres de la 60è édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sous les pavés, la Résistance. La Nouvelle Résistance populaire, appropriation et usages de la référence résistante après Mai 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pourquoi résister ? Résister pour quoi faire?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Mémorial de Caen, France. pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits et biographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études dans le cadre du Master de Lille III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lille III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585660v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03585656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges culturels franco-américains au XXe siècle : jalons pour une histoire des circulations transnationales</w:t>
               </w:r>
@@ -3348,1002 +3348,1002 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’impitoyable aujourd’hui. Lire pour (ne pas) vivre avec son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.368, 2022, 9782081496767</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire Lévi-Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Beffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouquins, pp.1187, 2022, 9782221220900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Beffa</w:t>
+                <w:t xml:space="preserve">hal-03081505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Abécédaire de Claude Lévi-Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lévi-Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Keck</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions de l'Observatoire, pp.224, 2021, Abédédaires des Lumières, 9791032913741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévi-Strauss: A Biography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desveaux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Vinsonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bouquins, pp.1187, 2022, 9782221220900</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Magidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Polity Press, pp.740, 2019, 9781509511983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.368, 2022, 9782081496767</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Jakobson, Claude Lévi-Strauss, Correspondance 1942-1982</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Maniglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2018, « La Librairie du xxe siècle »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Monique Lévi-Strauss</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une brève histoire culturelle de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.510, 2017, 9782081409477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du Festival d'Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Baecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions de l'Observatoire, pp.224, 2021, Abédédaires des Lumières, 9791032913741</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, pp.648, 2016, 9782070179633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lévi-Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion éditions, 2015, Grandes biographies, 9782081257528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 68 dans le texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Complexe, pp.343, 2008, 9782804801410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du festival d’Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Baecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ninon Vinsonneau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Gallimard, pp.607, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris à New York, Intellectuels et artistes français en exil, 1940-1947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette Livre, pp.497, 2007, 9782012793507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris à New York : intellectuels et artistes français en exil, 1940-1947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Grasset, pp.497, 2005, 9782246687917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire culturelle et intellectuelle de la France au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goetschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Polity Press, pp.740, 2019, 9781509511983</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...520 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Goetschel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03568653v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03398379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5034,611 +5034,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Odéon, Villeurbanne, Avignon : la contestation par le théâtre en mai, juin et juillet 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artières; Philippe; Zancarini-Fournel; Michelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68 : Une histoire collective, 1962-1981</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.1-9, 2008, 9782707149961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Maisons de la culture, entre sanctuarisation culturelle et messianisme politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Artières; Michelle Zancarini-Fournel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68, une histoire collective : 1962-1981</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, 2008, 9782707149961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour la Victoire</w:t>
+                <w:t xml:space="preserve">Saint-John Perse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Braud; Guillaume Piketty; Claire Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Gaulle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.1045 - 1046, 2006, 9782221102800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la Victoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Marcot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Résistance : Résistance intérieure et France libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.746 - 747, 2006, 9782221099971</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la Victoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Braud; Guillaume Piketty; Claire Andrieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Éditions Robert Laffont, pp.944 - 945, 2006, 9782221102800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art et la guerre froide : une arme au service des Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poirrier, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et pouvoir, de 1848 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de Documentation Pédagogique, pp.1-6, 2006, 9782240025586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Forever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Marcot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la Résistance : Résistance intérieure et France libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Robert Laffont, pp.250 - 250, 2006, 9782221099971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole libre des Hautes Etudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Marcot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la Résistance : Résistance intérieure et France libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Robert Laffont, pp.242 - 243, 2006, 9782221099971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585673v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03585686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion publique américaine</w:t>
               </w:r>
@@ -5931,151 +5931,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vie, vaste figure de styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lévi-Strauss : un portrait sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414462v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03392522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques du théâtre</w:t>
               </w:r>
@@ -6213,51 +6213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E310A7C4"/>
+    <w:nsid w:val="734E3206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6444,51 +6444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-loyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0723-6556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033274355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03855363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03851490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03851461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03851434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03851391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03851573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03850857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03847572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900038610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S039526490003866X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/toc.2010.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Adelman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/toc.2010.0006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.098.0101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.543.0179" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Banu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Baecque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Beffa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desveaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03817679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/l-impitoyable-aujourd-hui/9782081496767" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Vinsonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Magidoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maniglier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01585158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Py" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03256766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03858413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.100610" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03216440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-loyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0723-6556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033274355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03855363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03851434v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03851490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03851461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03851391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03850857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03851573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03847572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Adelman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/toc.2010.0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900038610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S039526490003866X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/toc.2010.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.098.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.543.0179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Banu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Baecque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03817679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/l-impitoyable-aujourd-hui/9782081496767" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Beffa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desveaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Vinsonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Magidoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maniglier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01585158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Py" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03256766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03858413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.100610" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03216440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03435057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>