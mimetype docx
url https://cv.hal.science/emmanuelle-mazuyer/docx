--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1972,1446 +1972,1446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur la justification des discriminations sexuelles indirectes en matière salariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rencontres improbables entre droit du travail et management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1576 (Supplément), pp.75-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00804952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La proposition de directive sur la transmission d'informations sociales et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85, pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00919896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des droits du travail sous influence européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre pratiques du management et droit du travail : interdépendance, domination, contournement ou complémentarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Wolmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1576 (Supplément), pp.75-85</w:t>
+              <w:t xml:space="preserve">, 2013, Supplément (1576), pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur la justification des discriminations sexuelles indirectes en matière salariale</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence de la CJUE relative aux contrats à durée déterminée dans le secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.681-688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00939285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOUQUET (St.). - La réglementation européenne relative à la discrimination fondée sur l'âge : conséquences sur le droit du travail français. Bern : Peter Lang, 2012. - 215 p. - ISBN 9783034311748</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de la protection des travailleurs à durée déterminée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 82, pp.XX</w:t>
+              <w:t xml:space="preserve">, 2012, 71, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How has the crisis affected social legislation in Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Emmanuel Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETUI Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les relations entre pratiques du management et droit du travail : interdépendance, domination, contournement ou complémentarité</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu des ouvrages de Mélanie SCHMITT, &amp;quot;Droit du travail de l'Union européenne&amp;quot;, Bruxelles : Larcier, 2012, 342 p. [ISBN 9782804448875] et Jean-Michel SERVAIS, &amp;quot;Droit social de l'Union européenne&amp;quot;, 2e éd., Bruxelles, Bruylant, 2011, 382 p. [ISBN 9782802734833 ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, RTDEur, N°2, pp. XXIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité : B - Responsabilité du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (12), pp.842-843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise et ses relations avec le système juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cjls.26.1.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des figures du &amp;quot; travailleur &amp;quot; dans le droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1494 Supplément, pp.52-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une mise en œuvre de l'évaluation sociale des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7-8, pp.416-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture du contrat de travail : B - Période d'essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (6), pp.348-349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01217460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il faire une évaluation sociale des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Supplément (1576), pp.3-4</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Robé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7-8, pp.413-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.681-688</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de la flexicarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 398, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.III</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport de travail, 7 - La rupture du contrat à durée indéterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 185 (3), pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71, pp.72-74</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01215173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi sur la modernisation du marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...698 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00919851v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02200762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments juridiques du dialogue social européen : état des lieux et tentative de clarification</w:t>
               </w:r>
@@ -3837,50 +3837,322 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation de la méthodologie de la recherche empirique menée dans le cadre du projet ANR &amp;quot;Les nouvelles formes de travail via les plateformes numériques&amp;quot; (TraPlaNum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque final "Micro-travail, plateformes et emploi : Analyse pluridisciplinaire et approche internationale et comparée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse-Capitole, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04763427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre plateformes de micro-tâches et utilisateurs: une analyse par les Conditions Générales d'Utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Micro-travail, plateformes et emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le micro-travail numérique: de quoi parle-t-on ? Analyse des CGU des plateformes de micro-tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CRIMT, Le travail dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le travail dans une approche renouvelée du taylorisme: Enjeux et résultats du projet TraPlaNum sur les micro-tâches de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3902,1101 +4174,829 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du CRIMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le micro-travail numérique: de quoi parle-t-on ? Analyse des CGU des plateformes de micro-tâches</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle économique et juridique du micro-travail de plateforme : une étude à partir des CGU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CRIMT, Le travail dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">18ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réponses de l'Union européenne aux questions de travail et d'emploi pendant la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel droit social dans une Europe en crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marcy l'Etoile, France. pp.31-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse-Capitole, Apr 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorégulation des entreprises par les codes de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées du CERIC : L'entreprise dans la société internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Aix-en-Provence, France. pp.197-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE en tant que phénomène saisi par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès international de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marcy l'Etoile, France. pp.31-59</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ANACT, un mécanisme de régulation sociale minimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Master Recherche en droit social et Master 2 professionnel droit social aux relations de travail internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Aix-en-Provence, France. pp.197-208</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des partenaires sociaux européens dans un contexte de régionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles politiques pour le travail à l'ère de la mondialisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des titulaires et des détenteurs du pouvoir de l'employeur dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir et l'employeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes de soft law en droit social communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Configurations Normatives Européennes, Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des droits sociaux fondamentaux dans les intégrations économiques comme l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits sociaux fondamentaux entre droits nationaux et droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France. non précisées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise en tant que nouvelle forme de gouvernance de l'entreprise et sa contribution aux stratégies de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire transversal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation régionale du travail : aspects comparatifs européens et nord-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour Européen sur le modèle social européen, Institut Européen des juristes en droit social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091190v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-00091191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments d'une régulation minimale du domaine du travail par des instruments de soft law</w:t>
               </w:r>
@@ -6157,2784 +6157,2784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travail et micro-travail de plateforme - Quels enjeux ? Quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, Droit, Travail et protection sociale, 978-2-84934-705-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'influence du droit européen sur la catégorie juridique de travailleur en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Combet; Jonas Knetsch; Geneviève Pignarre; Stéphane Vernac; Matthieu Zolomian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires d’un juriste : mélanges en l’honneur de Marc Véricel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.261-279, 2023, 978-2-84934-654-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03499931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleurs des plateformes numériques. Une protection sociale hybride… source de questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le travail et le microtravail de plateforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare et martin, pp.99-116, 2023, 9782849347058</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et micro-travail de plateforme - Quels enjeux ? Quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, Droit, Travail et protection sociale, 978-2-84934-705-8</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, 978-2-84934-705-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travailleurs des plateformes numériques. Une protection sociale hybride… source de questionnements</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du droit européen sur les catégories de travailleurs en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Combet; Jonas Knetsch; Geneviève Pignarre; Stéphane Vernac; Matthieu Zolomian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires d’un juriste : mélanges en l’honneur de Marc Véricel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.261-278, 2023, 978-2-84934-654-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04032536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et micro-travail de plateforme. Quels enjeux ? Quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, 978-2-84934-705-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04869605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts du programme REFIT sur la politique sociale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Adalid - F. Michea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR - LGDJ, pp.405-420, 2022, 978-2-7535-8600-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violations transnationales des droits humains par les entreprises multinationales ..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Marzo : Maître de conférences en droit public, UPEC Etienne Pataut : Professeur à l’Ecole de droit de la Sorbonne (Université Paris 1) Sophie Robin-Olivier : Professeur à l’École de droit de la Sorbonne Pierre Rodière : Professeur émérite à l’École de droit de la Sorbonne (Université Paris 1). Gilles Trudeau : Professeur à l’Université de Montréal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Marie-Ange Moreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.329-346, 2022, 9782802770893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique des travailleurs de plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodrigo Carelli, Patrick Cingolani, Donna Kesselman (éditeurs). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travailleurs des plateformes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TESEO, pp.21-59, 2022, 9781911693055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur-travailleur : une reconnaissance juridique par le droit européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Combet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit européen de la consommation au XXIème siècle : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.203-222, 2022, Droit de l'Union européenne. Colloques, 978-2-8027-6929-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04113070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes numériques : des écosystèmes à intégrer dans un système juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yahya El Yahyaoui. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie des plateformes numériques : captation de la valeur, pouvoir de marché et communs collaboratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-25, 2021, Collection L’esprit économique – Economie et innovation, 978-2-343-23128-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04113210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise à mission : quels changements pour les salariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleur Laronze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société à mission : perspectives critiques sur l'entreprise sous l'angle de la loi Pacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.145-164, 2021, 979-10-344-0083-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie normative en matière de soft law : les particularismes de la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Thibierge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La garantie normative : exploration d'une notion-fonction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.103-120, 2021, 978-2-84934-518-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur-travailleur: une reconnaissance juridique par le droit européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit européen de la consommation au XXIème siècle - Etat des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salariés, des acteurs aux prises avec le pouvoir dans l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des salariés dans l’entreprise [ : actes du colloque "Quelle place pour les salariés dans l’entreprise ?", Lyon, 28-29 juin 2018].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.17-30, 2019, Droit privé &amp; sciences criminelles, 978-2-84934-410-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04588768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE : Les salariés comme parties prenantes de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le travail et le microtravail de plateforme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mare et martin, pp.99-116, 2023, 9782849347058</w:t>
+              <w:t xml:space="preserve">La place des salariés dans l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.129, 2019, 9782849344101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travail et micro-travail de plateforme - Quels enjeux ? Quelles perspectives ?</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre soft law et droits fondamentaux : une approche pragmatique par la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Ailincai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft law et droits fondamentaux : actes du colloque du 4 et 5 février 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.263-281, 2017, 978-2-233-00828-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01847368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence sociale : une fatalité endémique à l'intégration européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Carpano; Manuel Chastagnaret; Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence réglementaire, sociale et fiscale dans l’UE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.173-184, 2016, 978-2-8044-9051-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01847332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law : outil juridique ou outil communicationnel ? L'exemple de la responsabilité sociale de l'entreprise (RSE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Chassagnard-Pinet; Serge Dauchy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, justice et politiques communicationnelles : permanence et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.197-218, 2016, 978-2-84934-190-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01847424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Carpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chastagnaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence réglementaire, sociale et fiscale dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, p. 11-14, 2016, 9782804490515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, champ de densification ou de désertification normative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Thibierge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La densification normative : découverte d'un processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.979-998, 2013, 978-2-84934-113-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacte mondial des Nations Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-340, 2013, Capitalismes - éthique - institutions, 978-2-7574-0577-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.6575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée des normes du travail dans les intégrations régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Hémon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les intégrations régionales : approche comparative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, pp.21-44, 2013, 9782366300157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.419-423, 2013, Capitalismes - éthique - institutions, 978-2-7574-0577-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.6562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSR et RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-96, 2013, Capitalismes - éthique - institutions, 978-2-7574-0577-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.6547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et libre circulation des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Lanfranchi; Olivier Lecucq; Dominique Nazet-Allouche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationalité et citoyenneté : perspectives de droit comparé, droit européen et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Bruylant, pp.203-228, 2012, A la croisée des droits, 978-2-8027-3539-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norms of corporate social responsibility : densification or degeneration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Güler Aras; David Crowther. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business strategy and sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Emerald Group Publishing Limited, pp.67-95, 2012, Developments in Corporate Governance and Responsibility, 978-1-78052-736-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of private actors to the fight against climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maciej Cygler and Catherine Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on climate changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011, 978-83-7378-673-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des entreprises et la lutte contre les changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Maljean-Dubois et Apolline Roger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'implication des entreprises dans les politiques climatiques : entre autorégulation et corégulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.27-50, 2011, Monde européen et international, 978-2-11-008606-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Corporate Social Responsibility : Contribution of the private sector to the law on climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cygler; C. Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacte mondial, dix ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boisson de Chazournes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boisson de Chazournes et Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pacte mondial des Nations Unies 10 ans après= The global compact of the United Nations 10 years after</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.1-6, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre du Pacte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boisson de Chazournes et Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pacte mondial des Nations Unies 10 ans après = The global compact of the United Nations 10 years after</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.87-107, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE : identification et régulation d'un phénomène complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateforme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, 978-2-84934-705-8</w:t>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.14-40, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.261-278, 2023, 978-2-84934-654-9</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application des principes du travail du Pacte mondial des Nations Unies par les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazoyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, La documentation française, pp.147-151, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01329107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application des principes du travail du Pacte mondial des Nations Unies par les entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateforme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, 978-2-84934-705-8</w:t>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.147-208, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...2176 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Deumier</w:t>
-[...61 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00918544v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00918536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques générales de l'application du pacte mondial par les entreprises françaises</w:t>
               </w:r>
@@ -9444,700 +9444,513 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04002403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Codes de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’égalité et de la non-discrimination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Responsabilité sociale de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.330-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04013371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918939v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03094071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail sous toutes ses coutures - une recherche-création proposée par le collectif CRAVAT. Regards croisés de sociologues, de juristes et d'un photographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Desaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03390240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes numériques: des écosystèmes à intégrer dans un système juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie des plateformes numériques - Captation de la valeur, pouvoir de marché et communs collaboratifs Y. El Yahyaoui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03390240v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes numériques: des écosystèmes à intégrer dans un système juridique</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                <w:t xml:space="preserve">Dol du créancier : réticence dolosive et manquement à l'obligation d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...178 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00287282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10147,349 +9960,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel cadre juridique pour une mise en œuvre effective des codes de gouvernance d'entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konin Marc Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2017, pp.628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel cadre juridique pour une mise en œuvre effective des codes de gouvernance d'entreprise ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+                <w:t xml:space="preserve">« Quel droit social en Europe après la crise ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Emmanuel Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ASTREES (Association Travail, Emploi, Europe, Société). 2011, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2017, pp.628</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application des principes du travail du Pacte mondial des Nations Unies par les entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10636,51 +10449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yvl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.006.0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1080609ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carpano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Teissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Triomphe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vielle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjls.26.1.177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00209921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446794v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02082803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carpano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chastagnaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Escande-Varniol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boisson de Chazournes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00913160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/mementos-lmd-les-grands-systemes-juridiques-etrangers-9782297010085.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nazet-Allouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/6547" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6547" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918544v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918536v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331207v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002403v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094071v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ait Tkassit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konin Marc Assoumou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ben Abdallah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068318v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yvl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.006.0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1080609ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carpano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Teissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Triomphe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vielle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjls.26.1.177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00209921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446794v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02082803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carpano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chastagnaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Escande-Varniol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boisson de Chazournes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00913160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/mementos-lmd-les-grands-systemes-juridiques-etrangers-9782297010085.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nazet-Allouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499936v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919922v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/6547" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6547" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918544v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331207v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002403v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013371v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konin Marc Assoumou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ben Abdallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512583v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>