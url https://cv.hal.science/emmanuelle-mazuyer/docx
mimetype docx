--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2041,50 +2041,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00919912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La proposition de directive sur la transmission d'informations sociales et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.73-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les rencontres improbables entre droit du travail et management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2093,1733 +2162,1676 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1576 (Supplément), pp.75-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00804952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La proposition de directive sur la transmission d'informations sociales et environnementales</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des droits du travail sous influence européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre pratiques du management et droit du travail : interdépendance, domination, contournement ou complémentarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Wolmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Supplément (1576), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence de la CJUE relative aux contrats à durée déterminée dans le secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.681-688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00939285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOUQUET (St.). - La réglementation européenne relative à la discrimination fondée sur l'âge : conséquences sur le droit du travail français. Bern : Peter Lang, 2012. - 215 p. - ISBN 9783034311748</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de la protection des travailleurs à durée déterminée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 85, pp.73-79</w:t>
+              <w:t xml:space="preserve">, 2012, 71, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu des ouvrages de Mélanie SCHMITT, &amp;quot;Droit du travail de l'Union européenne&amp;quot;, Bruxelles : Larcier, 2012, 342 p. [ISBN 9782804448875] et Jean-Michel SERVAIS, &amp;quot;Droit social de l'Union européenne&amp;quot;, 2e éd., Bruxelles, Bruylant, 2011, 382 p. [ISBN 9782802734833 ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, RTDEur, N°2, pp. XXIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How has the crisis affected social legislation in Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Wolmark</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Emmanuel Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETUI Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise et ses relations avec le système juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cjls.26.1.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité : B - Responsabilité du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (12), pp.842-843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des figures du &amp;quot; travailleur &amp;quot; dans le droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Supplément (1576), pp.3-4</w:t>
+              <w:t xml:space="preserve">, 2011, 1494 Supplément, pp.52-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La jurisprudence de la CJUE relative aux contrats à durée déterminée dans le secteur public</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une mise en œuvre de l'évaluation sociale des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11, pp.681-688</w:t>
+              <w:t xml:space="preserve">, 2010, 7-8, pp.416-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.III</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture du contrat de travail : B - Période d'essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (6), pp.348-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71, pp.72-74</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01217460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il faire une évaluation sociale des entreprises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Robé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7-8, pp.413-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.6</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de la flexicarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 398, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, RTDEur, N°2, pp. XXIII</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport de travail, 7 - La rupture du contrat à durée indéterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 185 (3), pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Obligation de sécurité : B - Responsabilité du salarié</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01215173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi sur la modernisation du marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments juridiques du dialogue social européen : état des lieux et tentative de clarification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.476-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation régionale du travail : aspects comparatifs européens et nord-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.222-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation régionale du travail. Aspects comparatifs européens et nord-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.222-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments juridiques du dialogue social européen : état des lieux et tentative de clarification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.476-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalification de démission en licenciement et prise d'acte de la rupture du contrat de travail par le salarié : la confusion des genres ? A propos de l'arrêt Cass. soc. du 19 octobre 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00209921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dol du créancier : réticence dolosive et manquement à l'obligation d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 187 (12), pp.842-843</w:t>
+              <w:t xml:space="preserve">, 2004, 4, pp.262-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...987 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02207609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3829,1237 +3841,1237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre plateformes de micro-tâches et utilisateurs: une analyse par les Conditions Générales d'Utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Micro-travail, plateformes et emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la méthodologie de la recherche empirique menée dans le cadre du projet ANR &amp;quot;Les nouvelles formes de travail via les plateformes numériques&amp;quot; (TraPlaNum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque final "Micro-travail, plateformes et emploi : Analyse pluridisciplinaire et approche internationale et comparée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse-Capitole, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pak</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse-Capitole, Apr 2024, Toulouse, France</w:t>
+                <w:t xml:space="preserve">halshs-04763427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le micro-travail numérique: de quoi parle-t-on ? Analyse des CGU des plateformes de micro-tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CRIMT, Le travail dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les relations entre plateformes de micro-tâches et utilisateurs: une analyse par les Conditions Générales d'Utilisation</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le travail dans une approche renouvelée du taylorisme: Enjeux et résultats du projet TraPlaNum sur les micro-tâches de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le micro-travail numérique: de quoi parle-t-on ? Analyse des CGU des plateformes de micro-tâches</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle économique et juridique du micro-travail de plateforme : une étude à partir des CGU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CRIMT, Le travail dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">18ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réponses de l'Union européenne aux questions de travail et d'emploi pendant la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel droit social dans une Europe en crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marcy l'Etoile, France. pp.31-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorégulation des entreprises par les codes de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées du CERIC : L'entreprise dans la société internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Aix-en-Provence, France. pp.197-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marcy l'Etoile, France. pp.31-59</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE en tant que phénomène saisi par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès international de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Aix-en-Provence, France. pp.197-208</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ANACT, un mécanisme de régulation sociale minimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Master Recherche en droit social et Master 2 professionnel droit social aux relations de travail internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des partenaires sociaux européens dans un contexte de régionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles politiques pour le travail à l'ère de la mondialisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des titulaires et des détenteurs du pouvoir de l'employeur dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir et l'employeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise en tant que nouvelle forme de gouvernance de l'entreprise et sa contribution aux stratégies de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire transversal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des droits sociaux fondamentaux dans les intégrations économiques comme l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits sociaux fondamentaux entre droits nationaux et droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France. non précisées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes de soft law en droit social communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Configurations Normatives Européennes, Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France. non précisées</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation régionale du travail : aspects comparatifs européens et nord-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefour Européen sur le modèle social européen, Institut Européen des juristes en droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éléments d'une régulation minimale du domaine du travail par des instruments de soft law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles configurations normatives européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00222058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5069,98 +5081,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des salariés dans l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle place pour les salariés dans l’entreprise ?", Lyon, 28-29 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 248 p., 2019, Droit privé &amp; science criminelle, 978-2-84934-410-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04588759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5170,51 +5182,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du droit positif, analyses et pistes de régulation du micro-travail de plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5226,133 +5238,133 @@
               <w:t xml:space="preserve">RPN : revue des plateformes numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1 (numéro 2), 2025, Au-delà du droit positif, analyses et pistes de régulation du micro-travail de plateforme, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/RPN20259817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05446794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les codes de gouvernance d'entreprise : quels cadre juridique, quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 154, pp.8-58, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5362,4011 +5374,3796 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, 322 p., 2023, 978-2-84934-705-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concurrence réglementaire, sociale et fiscale dans l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Carpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chastagnaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larcier, 380 p., 2016, Europe(s), 9782804490515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01735543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel droit social dans une Europe en crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Escande-Varniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larcier, 397 p., 2012, 978-2-8044-4904-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pacte mondial des Nations Unies 10 ans après = The Global Compact of the United Nations 10 years after</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boisson de Chazournes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, 206 p., 2011, 978-2-8027-3384-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 273 p., 2010, 978-2-11-008151-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00812702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands systèmes juridiques étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éric Carpano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Chastagnaret</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 207 p., 2009, Mémentos LMD, 9782297010085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmonisation sociale européenne, processus et modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, pp.360, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits sociaux fondamentaux. Entre droits nationaux et droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Larcier, 380 p., 2016, Europe(s), 9782804490515</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nazet-Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, pp.289, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...405 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 4 ESC, The right to a fair remuneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edoardo Ales; Mark Bell; Olaf Deinert; Sophie Robin-Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International and European Law. A Commentary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos Verlag, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04857492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs légaux instaurant des obligations de RSE : brouillage(s) de frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Tchotourian; Luc Brès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones frontières et entreprise socialement responsable - Perspective multiple : droit, administration et philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Yvon Blais, pp.75-100, 2024, 9782897308605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleurs des plateformes numériques. Une protection sociale hybride… source de questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le travail et le microtravail de plateforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare et martin, pp.99-116, 2023, 9782849347058</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et micro-travail de plateforme. Quels enjeux ? Quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, Droit, Travail et protection sociale, 978-2-84934-705-8</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, 978-2-84934-705-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'influence du droit européen sur la catégorie juridique de travailleur en droit français</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04869605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du droit européen sur les catégories de travailleurs en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Combet; Jonas Knetsch; Geneviève Pignarre; Stéphane Vernac; Matthieu Zolomian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires d’un juriste : mélanges en l’honneur de Marc Véricel.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.261-279, 2023, 978-2-84934-654-9</w:t>
+              <w:t xml:space="preserve">Itinéraires d’un juriste : mélanges en l’honneur de Marc Véricel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.261-278, 2023, 978-2-84934-654-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04032536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts du programme REFIT sur la politique sociale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Adalid - F. Michea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR - LGDJ, pp.405-420, 2022, 978-2-7535-8600-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violations transnationales des droits humains par les entreprises multinationales ..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Marzo : Maître de conférences en droit public, UPEC Etienne Pataut : Professeur à l’Ecole de droit de la Sorbonne (Université Paris 1) Sophie Robin-Olivier : Professeur à l’École de droit de la Sorbonne Pierre Rodière : Professeur émérite à l’École de droit de la Sorbonne (Université Paris 1). Gilles Trudeau : Professeur à l’Université de Montréal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Marie-Ange Moreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.329-346, 2022, 9782802770893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique des travailleurs de plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodrigo Carelli, Patrick Cingolani, Donna Kesselman (éditeurs). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travailleurs des plateformes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TESEO, pp.21-59, 2022, 9781911693055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur-travailleur : une reconnaissance juridique par le droit européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Combet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit européen de la consommation au XXIème siècle : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.203-222, 2022, Droit de l'Union européenne. Colloques, 978-2-8027-6929-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04113070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes numériques : des écosystèmes à intégrer dans un système juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yahya El Yahyaoui. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie des plateformes numériques : captation de la valeur, pouvoir de marché et communs collaboratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1-25, 2021, Collection L’esprit économique – Economie et innovation, 978-2-343-23128-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04113210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise à mission : quels changements pour les salariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleur Laronze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société à mission : perspectives critiques sur l'entreprise sous l'angle de la loi Pacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.145-164, 2021, 979-10-344-0083-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie normative en matière de soft law : les particularismes de la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Thibierge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La garantie normative : exploration d'une notion-fonction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.103-120, 2021, 978-2-84934-518-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur-travailleur: une reconnaissance juridique par le droit européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit européen de la consommation au XXIème siècle - Etat des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salariés, des acteurs aux prises avec le pouvoir dans l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des salariés dans l’entreprise [ : actes du colloque "Quelle place pour les salariés dans l’entreprise ?", Lyon, 28-29 juin 2018].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.17-30, 2019, Droit privé &amp; sciences criminelles, 978-2-84934-410-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04588768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE : Les salariés comme parties prenantes de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le travail et le microtravail de plateforme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mare et martin, pp.99-116, 2023, 9782849347058</w:t>
+              <w:t xml:space="preserve">La place des salariés dans l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.129, 2019, 9782849344101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travail et micro-travail de plateforme - Quels enjeux ? Quelles perspectives ?</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre soft law et droits fondamentaux : une approche pragmatique par la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Ailincai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft law et droits fondamentaux : actes du colloque du 4 et 5 février 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.263-281, 2017, 978-2-233-00828-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01847368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence sociale : une fatalité endémique à l'intégration européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Carpano; Manuel Chastagnaret; Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence réglementaire, sociale et fiscale dans l’UE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.173-184, 2016, 978-2-8044-9051-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01847332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law : outil juridique ou outil communicationnel ? L'exemple de la responsabilité sociale de l'entreprise (RSE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Chassagnard-Pinet; Serge Dauchy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, justice et politiques communicationnelles : permanence et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.197-218, 2016, 978-2-84934-190-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01847424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Carpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chastagnaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence réglementaire, sociale et fiscale dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, p. 11-14, 2016, 9782804490515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, champ de densification ou de désertification normative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Thibierge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La densification normative : découverte d'un processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.979-998, 2013, 978-2-84934-113-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacte mondial des Nations Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-340, 2013, Capitalismes - éthique - institutions, 978-2-7574-0577-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.6575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée des normes du travail dans les intégrations régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Hémon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les intégrations régionales : approche comparative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, pp.21-44, 2013, 9782366300157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.419-423, 2013, Capitalismes - éthique - institutions, 978-2-7574-0577-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.6562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSR et RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-96, 2013, Capitalismes - éthique - institutions, 978-2-7574-0577-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.6547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et libre circulation des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Lanfranchi; Olivier Lecucq; Dominique Nazet-Allouche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationalité et citoyenneté : perspectives de droit comparé, droit européen et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Bruylant, pp.203-228, 2012, A la croisée des droits, 978-2-8027-3539-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norms of corporate social responsibility : densification or degeneration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Güler Aras; David Crowther. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business strategy and sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Emerald Group Publishing Limited, pp.67-95, 2012, Developments in Corporate Governance and Responsibility, 978-1-78052-736-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of private actors to the fight against climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maciej Cygler and Catherine Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on climate changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011, 978-83-7378-673-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des entreprises et la lutte contre les changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Maljean-Dubois et Apolline Roger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'implication des entreprises dans les politiques climatiques : entre autorégulation et corégulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.27-50, 2011, Monde européen et international, 978-2-11-008606-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Corporate Social Responsibility : Contribution of the private sector to the law on climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cygler; C. Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacte mondial, dix ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boisson de Chazournes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boisson de Chazournes et Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pacte mondial des Nations Unies 10 ans après= The global compact of the United Nations 10 years after</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.1-6, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre du Pacte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boisson de Chazournes et Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pacte mondial des Nations Unies 10 ans après = The global compact of the United Nations 10 years after</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.87-107, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE : identification et régulation d'un phénomène complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateforme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, 978-2-84934-705-8</w:t>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.14-40, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.261-278, 2023, 978-2-84934-654-9</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application des principes du travail du Pacte mondial des Nations Unies par les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazoyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, La documentation française, pp.147-151, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01329107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application des principes du travail du Pacte mondial des Nations Unies par les entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateforme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, 978-2-84934-705-8</w:t>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.147-208, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR - LGDJ, pp.405-420, 2022, 978-2-7535-8600-0</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caractéristiques générales de l'application du pacte mondial par les entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazoyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, La documentation française, pp.151-165, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, pp.329-346, 2022, 9782802770893</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effectivité des engagements des entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazoyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, La documentation française, pp.165-177, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, TESEO, pp.21-59, 2022, 9781911693055</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes internationales et européennes de protection de l'environnement de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Blin-Franchomme, Isabelle Desbarats. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit du travail et droit de l'environnement : regards croisés sur le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy, pp.25-53, 2010, Axe Droit, 978-2-7212-1297-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.203-222, 2022, Droit de l'Union européenne. Colloques, 978-2-8027-6929-3</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise : identification et régulation d'un phénomène complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazoyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, La documentation française, pp.15-39, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.1-25, 2021, Collection L’esprit économique – Economie et innovation, 978-2-343-23128-0</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01329087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force normative des instruments adoptés dans le cadre de la responsabilité sociale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Thibierge et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La force normative : naissance d'un concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.577-589, 2009, 978-2-275-03401-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.145-164, 2021, 979-10-344-0083-6</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00875441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits sociaux fondamentaux dans une intégration économique telle que l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Gay, E. Mazuyer, D. Nazet-Allouche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits sociaux fondamentaux entre droits nationaux et droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.255-281, 2006, A la croisée des droits</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...2115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...195 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00287213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9376,91 +9173,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus ubérisé qu’Uber ? le microtravail numérique dans l’angle mort du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04002403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9470,487 +9267,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codes de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’égalité et de la non-discrimination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codes de conduite</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.39-41</w:t>
+                <w:t xml:space="preserve">Responsabilité sociale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.330-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03094061v1</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04013371v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03918939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes numériques: des écosystèmes à intégrer dans un système juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie des plateformes numériques - Captation de la valeur, pouvoir de marché et communs collaboratifs Y. El Yahyaoui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail sous toutes ses coutures - une recherche-création proposée par le collectif CRAVAT. Regards croisés de sociologues, de juristes et d'un photographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Desaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03390240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dol du créancier : réticence dolosive et manquement à l'obligation d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00287282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9960,349 +9757,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel cadre juridique pour une mise en œuvre effective des codes de gouvernance d'entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konin Marc Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konin Marc Assoumou</w:t>
+                <w:t xml:space="preserve">Florent Berthillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2017, pp.628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Emma Ben Abdallah</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel droit social en Europe après la crise ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Emmanuel Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ASTREES (Association Travail, Emploi, Europe, Société). 2011, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2017, pp.628</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application des principes du travail du Pacte mondial des Nations Unies par les entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10449,51 +10246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yvl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.006.0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1080609ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carpano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Teissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Triomphe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vielle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjls.26.1.177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00209921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446794v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02082803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carpano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chastagnaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Escande-Varniol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boisson de Chazournes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00913160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/mementos-lmd-les-grands-systemes-juridiques-etrangers-9782297010085.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nazet-Allouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499936v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847368v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919922v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/6547" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6547" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918544v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331207v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002403v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013371v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konin Marc Assoumou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ben Abdallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512583v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yvl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.006.0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1080609ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carpano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Teissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Triomphe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vielle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjls.26.1.177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4ZN4XQFZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00209921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02082803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carpano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chastagnaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Escande-Varniol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boisson de Chazournes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00913160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/mementos-lmd-les-grands-systemes-juridiques-etrangers-9782297010085.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420379v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nazet-Allouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524872v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/6547" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918465v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831593v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331201v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875441v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287213v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konin Marc Assoumou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ben Abdallah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>