--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1972,1458 +1972,1458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les rencontres improbables entre droit du travail et management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1576 (Supplément), pp.75-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00804952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proposition de directive sur la transmission d'informations sociales et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.73-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur la justification des discriminations sexuelles indirectes en matière salariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00919912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La proposition de directive sur la transmission d'informations sociales et environnementales</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des droits du travail sous influence européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre pratiques du management et droit du travail : interdépendance, domination, contournement ou complémentarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Wolmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Supplément (1576), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence de la CJUE relative aux contrats à durée déterminée dans le secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.681-688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00939285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOUQUET (St.). - La réglementation européenne relative à la discrimination fondée sur l'âge : conséquences sur le droit du travail français. Bern : Peter Lang, 2012. - 215 p. - ISBN 9783034311748</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de la protection des travailleurs à durée déterminée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 85, pp.73-79</w:t>
+              <w:t xml:space="preserve">, 2012, 71, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu des ouvrages de Mélanie SCHMITT, &amp;quot;Droit du travail de l'Union européenne&amp;quot;, Bruxelles : Larcier, 2012, 342 p. [ISBN 9782804448875] et Jean-Michel SERVAIS, &amp;quot;Droit social de l'Union européenne&amp;quot;, 2e éd., Bruxelles, Bruylant, 2011, 382 p. [ISBN 9782802734833 ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, RTDEur, N°2, pp. XXIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How has the crisis affected social legislation in Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Emmanuel Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETUI Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité : B - Responsabilité du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (12), pp.842-843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise et ses relations avec le système juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cjls.26.1.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des figures du &amp;quot; travailleur &amp;quot; dans le droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1576 (Supplément), pp.75-85</w:t>
+              <w:t xml:space="preserve">, 2011, 1494 Supplément, pp.52-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une mise en œuvre de l'évaluation sociale des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7-8, pp.416-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les relations entre pratiques du management et droit du travail : interdépendance, domination, contournement ou complémentarité</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture du contrat de travail : B - Période d'essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (6), pp.348-349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01217460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il faire une évaluation sociale des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Supplément (1576), pp.3-4</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Robé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7-8, pp.413-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.681-688</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi sur la modernisation du marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.III</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport de travail, 7 - La rupture du contrat à durée indéterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 185 (3), pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71, pp.72-74</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01215173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de la flexicarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 398, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...710 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02200762v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00919851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments juridiques du dialogue social européen : état des lieux et tentative de clarification</w:t>
               </w:r>
@@ -3849,50 +3849,227 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le travail dans une approche renouvelée du taylorisme: Enjeux et résultats du projet TraPlaNum sur les micro-tâches de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le micro-travail numérique: de quoi parle-t-on ? Analyse des CGU des plateformes de micro-tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CRIMT, Le travail dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les relations entre plateformes de micro-tâches et utilisateurs: une analyse par les Conditions Générales d'Utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3914,1101 +4091,924 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Micro-travail, plateformes et emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la méthodologie de la recherche empirique menée dans le cadre du projet ANR &amp;quot;Les nouvelles formes de travail via les plateformes numériques&amp;quot; (TraPlaNum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque final "Micro-travail, plateformes et emploi : Analyse pluridisciplinaire et approche internationale et comparée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse-Capitole, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pak</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse-Capitole, Apr 2024, Toulouse, France</w:t>
+                <w:t xml:space="preserve">halshs-04763427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle économique et juridique du micro-travail de plateforme : une étude à partir des CGU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réponses de l'Union européenne aux questions de travail et d'emploi pendant la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel droit social dans une Europe en crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marcy l'Etoile, France. pp.31-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorégulation des entreprises par les codes de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées du CERIC : L'entreprise dans la société internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Aix-en-Provence, France. pp.197-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE en tant que phénomène saisi par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès international de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marcy l'Etoile, France. pp.31-59</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des partenaires sociaux européens dans un contexte de régionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles politiques pour le travail à l'ère de la mondialisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Aix-en-Provence, France. pp.197-208</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ANACT, un mécanisme de régulation sociale minimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Master Recherche en droit social et Master 2 professionnel droit social aux relations de travail internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des titulaires et des détenteurs du pouvoir de l'employeur dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir et l'employeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation régionale du travail : aspects comparatifs européens et nord-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefour Européen sur le modèle social européen, Institut Européen des juristes en droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise en tant que nouvelle forme de gouvernance de l'entreprise et sa contribution aux stratégies de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire transversal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des droits sociaux fondamentaux dans les intégrations économiques comme l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits sociaux fondamentaux entre droits nationaux et droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France. non précisées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes de soft law en droit social communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Configurations Normatives Européennes, Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091191v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00091190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments d'une régulation minimale du domaine du travail par des instruments de soft law</w:t>
               </w:r>
@@ -6251,2487 +6251,2487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'influence du droit européen sur les catégories de travailleurs en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Combet; Jonas Knetsch; Geneviève Pignarre; Stéphane Vernac; Matthieu Zolomian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires d’un juriste : mélanges en l’honneur de Marc Véricel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.261-278, 2023, 978-2-84934-654-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04032536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail et micro-travail de plateforme. Quels enjeux ? Quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.15-33, 2023, 978-2-84934-705-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04869605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.261-278, 2023, 978-2-84934-654-9</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violations transnationales des droits humains par les entreprises multinationales ..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Marzo : Maître de conférences en droit public, UPEC Etienne Pataut : Professeur à l’Ecole de droit de la Sorbonne (Université Paris 1) Sophie Robin-Olivier : Professeur à l’École de droit de la Sorbonne Pierre Rodière : Professeur émérite à l’École de droit de la Sorbonne (Université Paris 1). Gilles Trudeau : Professeur à l’Université de Montréal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Marie-Ange Moreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.329-346, 2022, 9782802770893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts du programme REFIT sur la politique sociale européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Adalid - F. Michea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR - LGDJ, pp.405-420, 2022, 978-2-7535-8600-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, pp.329-346, 2022, 9782802770893</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique des travailleurs de plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodrigo Carelli, Patrick Cingolani, Donna Kesselman (éditeurs). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travailleurs des plateformes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TESEO, pp.21-59, 2022, 9781911693055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, TESEO, pp.21-59, 2022, 9781911693055</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur-travailleur : une reconnaissance juridique par le droit européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Combet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit européen de la consommation au XXIème siècle : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.203-222, 2022, Droit de l'Union européenne. Colloques, 978-2-8027-6929-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.203-222, 2022, Droit de l'Union européenne. Colloques, 978-2-8027-6929-3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04113070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise à mission : quels changements pour les salariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleur Laronze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société à mission : perspectives critiques sur l'entreprise sous l'angle de la loi Pacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.145-164, 2021, 979-10-344-0083-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes numériques : des écosystèmes à intégrer dans un système juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yahya El Yahyaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie des plateformes numériques : captation de la valeur, pouvoir de marché et communs collaboratifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.1-25, 2021, Collection L’esprit économique – Economie et innovation, 978-2-343-23128-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04113210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.145-164, 2021, 979-10-344-0083-6</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie normative en matière de soft law : les particularismes de la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Thibierge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La garantie normative : exploration d'une notion-fonction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.103-120, 2021, 978-2-84934-518-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur-travailleur: une reconnaissance juridique par le droit européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit européen de la consommation au XXIème siècle - Etat des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salariés, des acteurs aux prises avec le pouvoir dans l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des salariés dans l’entreprise [ : actes du colloque "Quelle place pour les salariés dans l’entreprise ?", Lyon, 28-29 juin 2018].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.17-30, 2019, Droit privé &amp; sciences criminelles, 978-2-84934-410-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04588768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE : Les salariés comme parties prenantes de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des salariés dans l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.129, 2019, 9782849344101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre soft law et droits fondamentaux : une approche pragmatique par la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Ailincai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft law et droits fondamentaux : actes du colloque du 4 et 5 février 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.263-281, 2017, 978-2-233-00828-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01847368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law : outil juridique ou outil communicationnel ? L'exemple de la responsabilité sociale de l'entreprise (RSE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Chassagnard-Pinet; Serge Dauchy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, justice et politiques communicationnelles : permanence et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.197-218, 2016, 978-2-84934-190-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01847424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence sociale : une fatalité endémique à l'intégration européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Carpano; Manuel Chastagnaret; Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence réglementaire, sociale et fiscale dans l’UE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.173-184, 2016, 978-2-8044-9051-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01847332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Carpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chastagnaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence réglementaire, sociale et fiscale dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, p. 11-14, 2016, 9782804490515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée des normes du travail dans les intégrations régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Hémon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les intégrations régionales : approche comparative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, pp.21-44, 2013, 9782366300157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, champ de densification ou de désertification normative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Thibierge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La garantie normative : exploration d'une notion-fonction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.103-120, 2021, 978-2-84934-518-4</w:t>
+              <w:t xml:space="preserve">La densification normative : découverte d'un processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.979-998, 2013, 978-2-84934-113-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacte mondial des Nations Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-340, 2013, Capitalismes - éthique - institutions, 978-2-7574-0577-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.6575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.419-423, 2013, Capitalismes - éthique - institutions, 978-2-7574-0577-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.6562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSR et RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-96, 2013, Capitalismes - éthique - institutions, 978-2-7574-0577-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.6547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et libre circulation des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Lanfranchi; Olivier Lecucq; Dominique Nazet-Allouche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationalité et citoyenneté : perspectives de droit comparé, droit européen et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Bruylant, pp.203-228, 2012, A la croisée des droits, 978-2-8027-3539-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norms of corporate social responsibility : densification or degeneration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Güler Aras; David Crowther. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business strategy and sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Emerald Group Publishing Limited, pp.67-95, 2012, Developments in Corporate Governance and Responsibility, 978-1-78052-736-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Corporate Social Responsibility : Contribution of the private sector to the law on climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cygler; C. Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of private actors to the fight against climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maciej Cygler and Catherine Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on climate changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011, 978-83-7378-673-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des entreprises et la lutte contre les changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Maljean-Dubois et Apolline Roger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'implication des entreprises dans les politiques climatiques : entre autorégulation et corégulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.27-50, 2011, Monde européen et international, 978-2-11-008606-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacte mondial, dix ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boisson de Chazournes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boisson de Chazournes et Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pacte mondial des Nations Unies 10 ans après= The global compact of the United Nations 10 years after</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.1-6, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre du Pacte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boisson de Chazournes et Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pacte mondial des Nations Unies 10 ans après = The global compact of the United Nations 10 years after</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.87-107, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application des principes du travail du Pacte mondial des Nations Unies par les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazoyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, La documentation française, pp.147-151, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01329107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application des principes du travail du Pacte mondial des Nations Unies par les entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Laulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des salariés dans l’entreprise [ : actes du colloque "Quelle place pour les salariés dans l’entreprise ?", Lyon, 28-29 juin 2018].</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.17-30, 2019, Droit privé &amp; sciences criminelles, 978-2-84934-410-1</w:t>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.147-208, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.129, 2019, 9782849344101</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE : identification et régulation d'un phénomène complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.14-40, 2010, Monde européen et international, 978-2-11-008151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...1406 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00918536v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">halshs-00918544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques générales de l'application du pacte mondial par les entreprises françaises</w:t>
               </w:r>
@@ -9275,234 +9275,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.330-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codes de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’égalité et de la non-discrimination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charte d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918939v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04013371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9514,184 +9514,184 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail sous toutes ses coutures - une recherche-création proposée par le collectif CRAVAT. Regards croisés de sociologues, de juristes et d'un photographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Desaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03390240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les plateformes numériques: des écosystèmes à intégrer dans un système juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie des plateformes numériques - Captation de la valeur, pouvoir de marché et communs collaboratifs Y. El Yahyaoui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03499956v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-03390240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dol du créancier : réticence dolosive et manquement à l'obligation d'information</w:t>
               </w:r>
@@ -10246,51 +10246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yvl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.006.0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1080609ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carpano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Teissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Triomphe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vielle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjls.26.1.177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4ZN4XQFZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00209921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02082803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carpano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chastagnaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Escande-Varniol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boisson de Chazournes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00913160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/mementos-lmd-les-grands-systemes-juridiques-etrangers-9782297010085.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420379v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nazet-Allouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524872v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/6547" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918465v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831593v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331201v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875441v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287213v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konin Marc Assoumou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ben Abdallah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yvl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/RPN20259826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.006.0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1080609ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carpano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Teissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Triomphe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vielle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjls.26.1.177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4ZN4XQFZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00209921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02082803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carpano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chastagnaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Escande-Varniol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boisson de Chazournes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00913160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/mementos-lmd-les-grands-systemes-juridiques-etrangers-9782297010085.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420379v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nazet-Allouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desbarats" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869605v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524872v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01847332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6575" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6562" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/6547" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918465v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831593v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331201v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875441v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287213v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918939v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konin Marc Assoumou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ben Abdallah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>