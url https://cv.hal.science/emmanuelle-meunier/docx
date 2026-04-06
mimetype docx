--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2360,256 +2360,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêt des mines de non ferreux entre Massif Central et Pyrénées à la période augustéenne : Ruptures locales, réorganisation globale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production du fer sur le territoire des Osismes. Son évolution jusqu’au Moyen âge, dans le contexte armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Mantenant</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147e congrès du CTHS Ruptures et effondrements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16e journée Aremorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138358v1</w:t>
+                <w:t xml:space="preserve">hal-04454715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production du fer sur le territoire des Osismes. Son évolution jusqu’au Moyen âge, dans le contexte armoricain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arrêt des mines de non ferreux entre Massif Central et Pyrénées à la période augustéenne : Ruptures locales, réorganisation globale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Clouin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cauuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e journée Aremorica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">147e congrès du CTHS Ruptures et effondrements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454715v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes en archéologie minière dans l’ouest de l’Occitanie : du cuivre romain à l’argent gaulois</w:t>
               </w:r>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cauuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Effondrements et ruptures », 147e congrès national des sociétés historiques et scientifiques, CTHS, Université Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4528,449 +4528,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des ressources minières de l’espace pyrénéen au 1&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; millénaire av. n. è.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tin production in NW Iberia during the first millennium BC: some insights from the IberianTin project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Rafel Fontanals</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bottaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.251-267, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+              <w:t xml:space="preserve">, pp.183-185, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138366v2</w:t>
+                <w:t xml:space="preserve">hal-04138371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin production in NW Iberia during the first millennium BC: some insights from the IberianTin project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modalités de mise en œuvre des techniques de creusement et chronologie des exploitations : l’exemple des mines de cuivre argentifère du Massif de l’Arize (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Tămaş. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-134, 2023, DAN@ 9, 978-2-35613-537-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138371v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de mise en œuvre des techniques de creusement et chronologie des exploitations : l’exemple des mines de cuivre argentifère du Massif de l’Arize (Ariège)</w:t>
+                <w:t xml:space="preserve">L’exploitation des ressources minières de l’espace pyrénéen au 1&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; millénaire av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Tămaş. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rafel Fontanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-267, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04263915v1</w:t>
+                <w:t xml:space="preserve">hal-04138366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un témoin de l’activité minière à l’âge du Bronze dans les Pyrénées centrales : la mine de cuivre de Saint-Lary (Ariège)</w:t>
               </w:r>
@@ -5441,51 +5441,51 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.457-460, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7823,151 +7823,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speleothems at the Rougé mine, at Esplas-de-Sérou, Ariège (09)</w:t>
+                <w:t xml:space="preserve">Hautech 5 mine at Larbont, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Esplas-de-Sérou, France. 2017</w:t>
+              <w:t xml:space="preserve">La Bastide-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249330v1</w:t>
+                <w:t xml:space="preserve">hal-04249167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hautech 5 mine at Larbont, Ariège (09)</w:t>
+                <w:t xml:space="preserve">Speleothems at the Rougé mine, at Esplas-de-Sérou, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Bastide-de-Sérou, France. 2017</w:t>
+              <w:t xml:space="preserve">Esplas-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249167v1</w:t>
+                <w:t xml:space="preserve">hal-04249330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical mining work in the Hautech 05 mine at Larbont, Ariège (09)</w:t>
               </w:r>
@@ -8257,151 +8257,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Goutil West mine gallery at La Bastide-de-Sérou, Ariège (09)</w:t>
+                <w:t xml:space="preserve">Duct in the Goutil West mine at La Bastide-de-Sérou, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Bastide-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249185v1</w:t>
+                <w:t xml:space="preserve">hal-04249217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duct in the Goutil West mine at La Bastide-de-Sérou, Ariège (09)</w:t>
+                <w:t xml:space="preserve">The Goutil West mine gallery at La Bastide-de-Sérou, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Bastide-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249217v1</w:t>
+                <w:t xml:space="preserve">hal-04249185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondage in an sloping working area open by fire-setting in the Rougé mine at Esplas-de-Sérou, Ariège (09)</w:t>
               </w:r>
@@ -8539,51 +8539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF4E4573"/>
+    <w:nsid w:val="F693A825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8770,51 +8770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-9631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242437486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/129158367610101280316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#351;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/mines-et-metallurgies-anciennes/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/lexploitation-miniere-dans-le-sud-ouest/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA10.9782356134974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Gali&#241;a Lorenzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Do Pereiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132z5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fonte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa Vaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Dias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/spal.2024.i33.06" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663927v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01748-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Figueiredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12060758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Luaces" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12215" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.65" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Clouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Comendador Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lackinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138366v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rafel Fontanals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/techniques-de-creusement-et-chronologie-des-exploitations/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-mine-de-cuivre-de-saint-lary/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/une-carriere-scientifique-en-or/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/presentation-de-l-ouvrage/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui J.C. Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mir&#227;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720138/la-ruta-de-las-estrimnides" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio S&#225; Coix&#227;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Pinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Giovannacci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-9631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242437486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/129158367610101280316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#351;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/mines-et-metallurgies-anciennes/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/lexploitation-miniere-dans-le-sud-ouest/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA10.9782356134974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Gali&#241;a Lorenzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Do Pereiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132z5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fonte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa Vaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Dias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/spal.2024.i33.06" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663927v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01748-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Figueiredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12060758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Luaces" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12215" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.65" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Clouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Comendador Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lackinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/techniques-de-creusement-et-chronologie-des-exploitations/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138366v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rafel Fontanals" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-mine-de-cuivre-de-saint-lary/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/une-carriere-scientifique-en-or/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/presentation-de-l-ouvrage/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui J.C. Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mir&#227;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720138/la-ruta-de-las-estrimnides" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio S&#225; Coix&#227;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Pinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Giovannacci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249217v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>