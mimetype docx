--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -461,239 +461,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des mines souterraines</w:t>
+                <w:t xml:space="preserve">Mine d’étain et atelier métallurgique d’As Muradellas (Baltar, Espagne). Campagne de fouille 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Cauuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+                <w:t xml:space="preserve">Juan Manuel Galiña Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Do Pereiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.12149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/132z5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935972v1</w:t>
+                <w:t xml:space="preserve">hal-04925012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mine d’étain et atelier métallurgique d’As Muradellas (Baltar, Espagne). Campagne de fouille 2023</w:t>
+                <w:t xml:space="preserve">L’exploitation des mines souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tiago Do Pereiro</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cauuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925012v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman-indigenous interaction in the Salas River valley (Northwest Iberia): the Roman camp of Alto da Raia and its archaeological landscape.</w:t>
               </w:r>
@@ -1094,51 +1094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Do Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luísa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1211,77 +1211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Do Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luísa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Galiña Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raigame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.31-37</w:t>
@@ -1682,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation antique du cuivre dans le Séronais (Pyrénées centrales, France) : mine, métallurgie et habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cauuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Rupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1993,1128 +1993,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métallurgie du Fer au bout du monde, de la Protohistoire jusqu’à nos jours en Bretagne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nem tudo é romano! A questão dos critérios de datação das minas antigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle de la SAFEMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t>
+              <w:t xml:space="preserve">IVº congresso de mineração romana e espeleologia / IIº congresso internacional de mineração Romana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alto Relevo Clube de Montanhismo; Câmara Municipal de Valongo, Nov 2024, Valongo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007188v1</w:t>
+                <w:t xml:space="preserve">hal-04804599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As Muradellas (Baltar, Ourense)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métallurgie du Fer au bout du monde, de la Protohistoire jusqu’à nos jours en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées européennes de l'archéologie de la Casa de Velázquez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle de la SAFEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925000v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nem tudo é romano! A questão dos critérios de datação das minas antigas</w:t>
+                <w:t xml:space="preserve">As Muradellas (Baltar, Ourense)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVº congresso de mineração romana e espeleologia / IIº congresso internacional de mineração Romana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alto Relevo Clube de Montanhismo; Câmara Municipal de Valongo, Nov 2024, Valongo, Portugal</w:t>
+              <w:t xml:space="preserve">Premières journées européennes de l'archéologie de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804599v1</w:t>
+                <w:t xml:space="preserve">hal-04925000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resumo de resultados do projeto IberianTin (2018-22) e resultados iniciais do projeto Gold.PT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Fonte</w:t>
+                <w:t xml:space="preserve">La production du fer sur le territoire des Osismes. Son évolution jusqu’au Moyen âge, dans le contexte armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rodrigues</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arqueologia em Portugal 2023 - estado da questão</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associação dos Arqueólogos Portugueses, Nov 2023, Coimbra, Portugal. pp.439-450</w:t>
+              <w:t xml:space="preserve">16e journée Aremorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320000v1</w:t>
+                <w:t xml:space="preserve">hal-04454715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production du fer sur le territoire des Osismes. Son évolution jusqu’au Moyen âge, dans le contexte armoricain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arrêt des mines de non ferreux entre Massif Central et Pyrénées à la période augustéenne : Ruptures locales, réorganisation globale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Clouin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cauuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e journée Aremorica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">147e congrès du CTHS Ruptures et effondrements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454715v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêt des mines de non ferreux entre Massif Central et Pyrénées à la période augustéenne : Ruptures locales, réorganisation globale ?</w:t>
+                <w:t xml:space="preserve">Recherches récentes en archéologie minière dans l’ouest de l’Occitanie : du cuivre romain à l’argent gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147e congrès du CTHS Ruptures et effondrements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mines et métallurgies en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis de Cabrières, Jun 2023, Cabrières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138358v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches récentes en archéologie minière dans l’ouest de l’Occitanie : du cuivre romain à l’argent gaulois</w:t>
+                <w:t xml:space="preserve">The IberianTin Project: a pluridisciplinary approach to ancient tin production in Western Iberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et métallurgies en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Amis de Cabrières, Jun 2023, Cabrières, France</w:t>
+              <w:t xml:space="preserve">EAA annual meeting 2023. Weaving narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259270v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IberianTin Project: a pluridisciplinary approach to ancient tin production in Western Iberia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron production in Brittany (France) : in search of a forgotten industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA annual meeting 2023. Weaving narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454667v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron production in Brittany (France) : in search of a forgotten industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Clouin</w:t>
+                <w:t xml:space="preserve">Resumo de resultados do projeto IberianTin (2018-22) e resultados iniciais do projeto Gold.PT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA annual meeting 2023. Weaving narratives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
+              <w:t xml:space="preserve">Arqueologia em Portugal 2023 - estado da questão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associação dos Arqueólogos Portugueses, Nov 2023, Coimbra, Portugal. pp.439-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454695v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données « archeometal-armoricain » développée dans le cadre du projet SIDEPROD</w:t>
+                <w:t xml:space="preserve">El impacto de la conquista romana sobre la explotación minera en la vertiente norte de los Pirineos: datos recientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">I Encuentro ECOA Lehen Topaketa. El espacio circumpirenaico occidental en la antigüedad: Novedades y actualizaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vitoria-Gasteiz, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075776v1</w:t>
+                <w:t xml:space="preserve">hal-04215774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El impacto de la conquista romana sobre la explotación minera en la vertiente norte de los Pirineos: datos recientes</w:t>
+                <w:t xml:space="preserve">La base de données « archeometal-armoricain » développée dans le cadre du projet SIDEPROD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Encuentro ECOA Lehen Topaketa. El espacio circumpirenaico occidental en la antigüedad: Novedades y actualizaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vitoria-Gasteiz, España</w:t>
+              <w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215774v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques sur les mines et la métallurgie du fer en Basse-Bretagne, de l’âge du Fer à l’Époque moderne</w:t>
               </w:r>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méridiennes du CRBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Ouest - Brest; Centre de recherche bretonne et celtique, Nov 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4261,221 +4261,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêt des mines de non ferreux entre Massif Central et Pyrénées à la période augustéenne. Ruptures locales, réorganisation globale ?</w:t>
+                <w:t xml:space="preserve">Du cuivre romain à l'argent Gaulois: l'or de Toulouse, une production locale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noël Houlès; Stéphane Mauné. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Effondrements et ruptures », 147e congrès national des sociétés historiques et scientifiques, CTHS, Université Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge, actes du colloque de Cabrières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arts Vailhan, pp.201-212, 2025, 978-2-9563242-6-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935981v1</w:t>
+                <w:t xml:space="preserve">hal-05146462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cuivre romain à l'argent Gaulois: l'or de Toulouse, une production locale?</w:t>
+                <w:t xml:space="preserve">Arrêt des mines de non ferreux entre Massif Central et Pyrénées à la période augustéenne. Ruptures locales, réorganisation globale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cauuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge, actes du colloque de Cabrières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Arts Vailhan, pp.201-212, 2025, 978-2-9563242-6-3</w:t>
+              <w:t xml:space="preserve">« Effondrements et ruptures », 147e congrès national des sociétés historiques et scientifiques, CTHS, Université Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146462v1</w:t>
+                <w:t xml:space="preserve">hal-04935981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minería y metalurgia entre el Garona y el Ebro . De la segunda Edad del Hierro al periodo Romano</w:t>
               </w:r>
@@ -4528,717 +4528,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin production in NW Iberia during the first millennium BC: some insights from the IberianTin project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modalités de mise en œuvre des techniques de creusement et chronologie des exploitations : l’exemple des mines de cuivre argentifère du Massif de l’Arize (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Tămaş. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-134, 2023, DAN@ 9, 978-2-35613-537-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138371v1</w:t>
+                <w:t xml:space="preserve">hal-04263915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de mise en œuvre des techniques de creusement et chronologie des exploitations : l’exemple des mines de cuivre argentifère du Massif de l’Arize (Ariège)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tin production in NW Iberia during the first millennium BC: some insights from the IberianTin project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Tămaş. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bottaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.14⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-185, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263915v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des ressources minières de l’espace pyrénéen au 1&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; millénaire av. n. è.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un témoin de l’activité minière à l’âge du Bronze dans les Pyrénées centrales : la mine de cuivre de Saint-Lary (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Tămaş. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-70, 2023, DAN@ 9, 978-2-35613-537-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138366v2</w:t>
+                <w:t xml:space="preserve">hal-04263917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un témoin de l’activité minière à l’âge du Bronze dans les Pyrénées centrales : la mine de cuivre de Saint-Lary (Ariège)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une carrière scientifique en or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Călin Gabriel Tămaş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Tămaş. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-10, 2023, DAN@ 9, 978-2-35613-537-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04263917v1</w:t>
+                <w:t xml:space="preserve">hal-04263912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une carrière scientifique en or</w:t>
+                <w:t xml:space="preserve">L’exploitation des ressources minières de l’espace pyrénéen au 1&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; millénaire av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Tămaş. </w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rafel Fontanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-267, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04263912v1</w:t>
+                <w:t xml:space="preserve">hal-04138366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage</w:t>
               </w:r>
@@ -5441,51 +5441,51 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.457-460, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6042,286 +6042,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin People. Les parures annulaires en étain des sépultures du Premier Age du Fer sur la Plaine de Caen (Calvados). Caractérisation typologique, analyses chimiques et modalités de dépôt.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’exploitation des gisements paléocènes de minerai de fer bretons, de la protohistoire à la période récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Charignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Yann Dufay-Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e colloque de l'Association Française pour l'Etude de l'Age du Fer. Les pratiques funéraires en Europe Occidentale du IXe au Ve siècle avant J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rodez, France</w:t>
+              <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653523v1</w:t>
+                <w:t xml:space="preserve">hal-05007129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des gisements paléocènes de minerai de fer bretons, de la protohistoire à la période récente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Clouin</w:t>
+                <w:t xml:space="preserve">Tin People. Les parures annulaires en étain des sépultures du Premier Age du Fer sur la Plaine de Caen (Calvados). Caractérisation typologique, analyses chimiques et modalités de dépôt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Charignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dufay-Garel</w:t>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">48e colloque de l'Association Française pour l'Etude de l'Age du Fer. Les pratiques funéraires en Europe Occidentale du IXe au Ve siècle avant J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007129v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur un patrimoine (presque) oublié : la métallurgie du fer sur le Massif armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cauuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6980,51 +6980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondeos arqueológicos en la mina de Campo de Ourique (Baltar, Ourense)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Galiña Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xunta de Galicia, Dirección Xeral de Patrimonio Cultural, Servizo de Arqueoloxía. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7036,207 +7036,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses chimiques élémentaires de parures métalliques très corrodées du premier âge du Fer de Normandie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mines et métallurgie du fer en Basse-Bretagne, de l’âge du Fer à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire Archéosciences UMR CReAAH. 2023, 15 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de prospection archéologique thématique, SRA Bretagne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983624v1</w:t>
+                <w:t xml:space="preserve">hal-05007749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mines et métallurgie du fer en Basse-Bretagne, de l’âge du Fer à l’époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Gandini</w:t>
+                <w:t xml:space="preserve">Analyses chimiques élémentaires de parures métalliques très corrodées du premier âge du Fer de Normandie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Rapport de prospection archéologique thématique, SRA Bretagne. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Archéosciences UMR CReAAH. 2023, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007749v1</w:t>
+                <w:t xml:space="preserve">hal-04983624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anciennes mines des Pyrénées centrales. L'exploitation du cuivre et de l'argent dans la haute vallée de la Garonne et ses marges (Ariège, Haute-Garonne, Hautes-Pyrénées). Rapport de prospection thématique</w:t>
               </w:r>
@@ -7885,213 +7885,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speleothems at the Rougé mine, at Esplas-de-Sérou, Ariège (09)</w:t>
+                <w:t xml:space="preserve">Vertical mining work in the Hautech 05 mine at Larbont, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Esplas-de-Sérou, France. 2017</w:t>
+              <w:t xml:space="preserve">Larbont, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249330v1</w:t>
+                <w:t xml:space="preserve">hal-04249137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical mining work in the Hautech 05 mine at Larbont, Ariège (09)</w:t>
+                <w:t xml:space="preserve">View of the entrance and upper floors of the Hautech 05 mine at Larbont, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larbont, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249137v1</w:t>
+                <w:t xml:space="preserve">hal-04249301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View of the entrance and upper floors of the Hautech 05 mine at Larbont, Ariège (09)</w:t>
+                <w:t xml:space="preserve">Speleothems at the Rougé mine, at Esplas-de-Sérou, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Larbont, France. 2017</w:t>
+              <w:t xml:space="preserve">Esplas-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249301v1</w:t>
+                <w:t xml:space="preserve">hal-04249330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine face of a sloping mining work of the Hautech 05 mine at Larbont, Ariège (09)</w:t>
               </w:r>
@@ -8171,51 +8171,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Bastide-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249117v1</w:t>
+                <w:t xml:space="preserve">hal-04249229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Goutil East mine galleries at La Bastide-de-Sérou, Ariège (09)</w:t>
               </w:r>
@@ -8233,51 +8233,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Bastide-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249229v1</w:t>
+                <w:t xml:space="preserve">hal-04249117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duct in the Goutil West mine at La Bastide-de-Sérou, Ariège (09)</w:t>
               </w:r>
@@ -8539,51 +8539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F693A825"/>
+    <w:nsid w:val="245BD340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8770,51 +8770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-9631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242437486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/129158367610101280316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#351;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/mines-et-metallurgies-anciennes/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/lexploitation-miniere-dans-le-sud-ouest/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA10.9782356134974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Gali&#241;a Lorenzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Do Pereiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132z5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fonte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa Vaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Dias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/spal.2024.i33.06" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663927v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01748-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Figueiredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12060758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Luaces" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12215" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.65" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Clouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Comendador Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lackinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/techniques-de-creusement-et-chronologie-des-exploitations/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138366v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rafel Fontanals" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-mine-de-cuivre-de-saint-lary/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/une-carriere-scientifique-en-or/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/presentation-de-l-ouvrage/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui J.C. Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mir&#227;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720138/la-ruta-de-las-estrimnides" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio S&#225; Coix&#227;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Pinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Giovannacci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249217v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-9631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242437486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/129158367610101280316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#351;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/mines-et-metallurgies-anciennes/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/lexploitation-miniere-dans-le-sud-ouest/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA10.9782356134974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Gali&#241;a Lorenzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Do Pereiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132z5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fonte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa Vaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Dias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/spal.2024.i33.06" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663927v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01748-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Figueiredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12060758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Luaces" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12215" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.65" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Clouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Comendador Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lackinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/techniques-de-creusement-et-chronologie-des-exploitations/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-mine-de-cuivre-de-saint-lary/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/une-carriere-scientifique-en-or/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138366v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rafel Fontanals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/presentation-de-l-ouvrage/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui J.C. Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mir&#227;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720138/la-ruta-de-las-estrimnides" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio S&#225; Coix&#227;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Pinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Giovannacci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249217v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>