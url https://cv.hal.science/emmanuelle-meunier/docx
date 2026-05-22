--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -461,239 +461,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mine d’étain et atelier métallurgique d’As Muradellas (Baltar, Espagne). Campagne de fouille 2023</w:t>
+                <w:t xml:space="preserve">L’exploitation des mines souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Galiña Lorenzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tiago Do Pereiro</w:t>
+                <w:t xml:space="preserve">Béatrice Cauuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925012v1</w:t>
+                <w:t xml:space="preserve">hal-04935972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des mines souterraines</w:t>
+                <w:t xml:space="preserve">Mine d’étain et atelier métallurgique d’As Muradellas (Baltar, Espagne). Campagne de fouille 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Galiña Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Do Pereiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.12149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/132z5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935972v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman-indigenous interaction in the Salas River valley (Northwest Iberia): the Roman camp of Alto da Raia and its archaeological landscape.</w:t>
               </w:r>
@@ -1094,51 +1094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Do Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luísa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1211,77 +1211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Do Pereiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luísa Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Galiña Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raigame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.31-37</w:t>
@@ -1682,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation antique du cuivre dans le Séronais (Pyrénées centrales, France) : mine, métallurgie et habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cauuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Rupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1993,96 +1993,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nem tudo é romano! A questão dos critérios de datação das minas antigas</w:t>
+                <w:t xml:space="preserve">As Muradellas (Baltar, Ourense)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVº congresso de mineração romana e espeleologia / IIº congresso internacional de mineração Romana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alto Relevo Clube de Montanhismo; Câmara Municipal de Valongo, Nov 2024, Valongo, Portugal</w:t>
+              <w:t xml:space="preserve">Premières journées européennes de l'archéologie de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804599v1</w:t>
+                <w:t xml:space="preserve">hal-04925000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métallurgie du Fer au bout du monde, de la Protohistoire jusqu’à nos jours en Bretagne</w:t>
               </w:r>
@@ -2170,951 +2170,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As Muradellas (Baltar, Ourense)</w:t>
+                <w:t xml:space="preserve">Nem tudo é romano! A questão dos critérios de datação das minas antigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées européennes de l'archéologie de la Casa de Velázquez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">IVº congresso de mineração romana e espeleologia / IIº congresso internacional de mineração Romana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alto Relevo Clube de Montanhismo; Câmara Municipal de Valongo, Nov 2024, Valongo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925000v1</w:t>
+                <w:t xml:space="preserve">hal-04804599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production du fer sur le territoire des Osismes. Son évolution jusqu’au Moyen âge, dans le contexte armoricain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Gandini</w:t>
+                <w:t xml:space="preserve">Resumo de resultados do projeto IberianTin (2018-22) e resultados iniciais do projeto Gold.PT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Clouin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e journée Aremorica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Arqueologia em Portugal 2023 - estado da questão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associação dos Arqueólogos Portugueses, Nov 2023, Coimbra, Portugal. pp.439-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454715v1</w:t>
+                <w:t xml:space="preserve">hal-04320000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêt des mines de non ferreux entre Massif Central et Pyrénées à la période augustéenne : Ruptures locales, réorganisation globale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production du fer sur le territoire des Osismes. Son évolution jusqu’au Moyen âge, dans le contexte armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Mantenant</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147e congrès du CTHS Ruptures et effondrements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16e journée Aremorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138358v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches récentes en archéologie minière dans l’ouest de l’Occitanie : du cuivre romain à l’argent gaulois</w:t>
+                <w:t xml:space="preserve">Arrêt des mines de non ferreux entre Massif Central et Pyrénées à la période augustéenne : Ruptures locales, réorganisation globale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cauuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et métallurgies en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Amis de Cabrières, Jun 2023, Cabrières, France</w:t>
+              <w:t xml:space="preserve">147e congrès du CTHS Ruptures et effondrements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259270v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IberianTin Project: a pluridisciplinary approach to ancient tin production in Western Iberia</w:t>
+                <w:t xml:space="preserve">Recherches récentes en archéologie minière dans l’ouest de l’Occitanie : du cuivre romain à l’argent gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA annual meeting 2023. Weaving narratives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
+              <w:t xml:space="preserve">Mines et métallurgies en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis de Cabrières, Jun 2023, Cabrières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454667v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron production in Brittany (France) : in search of a forgotten industry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The IberianTin Project: a pluridisciplinary approach to ancient tin production in Western Iberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA annual meeting 2023. Weaving narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454695v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resumo de resultados do projeto IberianTin (2018-22) e resultados iniciais do projeto Gold.PT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Fonte</w:t>
+                <w:t xml:space="preserve">Iron production in Brittany (France) : in search of a forgotten industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arqueologia em Portugal 2023 - estado da questão</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associação dos Arqueólogos Portugueses, Nov 2023, Coimbra, Portugal. pp.439-450</w:t>
+              <w:t xml:space="preserve">EAA annual meeting 2023. Weaving narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320000v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El impacto de la conquista romana sobre la explotación minera en la vertiente norte de los Pirineos: datos recientes</w:t>
+                <w:t xml:space="preserve">La base de données « archeometal-armoricain » développée dans le cadre du projet SIDEPROD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Encuentro ECOA Lehen Topaketa. El espacio circumpirenaico occidental en la antigüedad: Novedades y actualizaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vitoria-Gasteiz, España</w:t>
+              <w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215774v1</w:t>
+                <w:t xml:space="preserve">hal-04075776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données « archeometal-armoricain » développée dans le cadre du projet SIDEPROD</w:t>
+                <w:t xml:space="preserve">El impacto de la conquista romana sobre la explotación minera en la vertiente norte de los Pirineos: datos recientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">I Encuentro ECOA Lehen Topaketa. El espacio circumpirenaico occidental en la antigüedad: Novedades y actualizaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vitoria-Gasteiz, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075776v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques sur les mines et la métallurgie du fer en Basse-Bretagne, de l’âge du Fer à l’Époque moderne</w:t>
               </w:r>
@@ -4261,221 +4261,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cuivre romain à l'argent Gaulois: l'or de Toulouse, une production locale?</w:t>
+                <w:t xml:space="preserve">Arrêt des mines de non ferreux entre Massif Central et Pyrénées à la période augustéenne. Ruptures locales, réorganisation globale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cauuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge, actes du colloque de Cabrières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Arts Vailhan, pp.201-212, 2025, 978-2-9563242-6-3</w:t>
+              <w:t xml:space="preserve">« Effondrements et ruptures », 147e congrès national des sociétés historiques et scientifiques, CTHS, Université Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146462v1</w:t>
+                <w:t xml:space="preserve">hal-04935981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêt des mines de non ferreux entre Massif Central et Pyrénées à la période augustéenne. Ruptures locales, réorganisation globale ?</w:t>
+                <w:t xml:space="preserve">Du cuivre romain à l'argent Gaulois: l'or de Toulouse, une production locale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noël Houlès; Stéphane Mauné. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Effondrements et ruptures », 147e congrès national des sociétés historiques et scientifiques, CTHS, Université Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge, actes du colloque de Cabrières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arts Vailhan, pp.201-212, 2025, 978-2-9563242-6-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935981v1</w:t>
+                <w:t xml:space="preserve">hal-05146462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minería y metalurgia entre el Garona y el Ebro . De la segunda Edad del Hierro al periodo Romano</w:t>
               </w:r>
@@ -4916,329 +4916,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une carrière scientifique en or</w:t>
+                <w:t xml:space="preserve">L’exploitation des ressources minières de l’espace pyrénéen au 1&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; millénaire av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Tămaş. </w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rafel Fontanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-267, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263912v1</w:t>
+                <w:t xml:space="preserve">hal-04138366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des ressources minières de l’espace pyrénéen au 1&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; millénaire av. n. è.</w:t>
+                <w:t xml:space="preserve">Une carrière scientifique en or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Călin Gabriel Tămaş</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Tămaş. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-10, 2023, DAN@ 9, 978-2-35613-537-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138366v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage</w:t>
               </w:r>
@@ -6042,256 +6042,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des gisements paléocènes de minerai de fer bretons, de la protohistoire à la période récente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tin People. Les parures annulaires en étain des sépultures du Premier Age du Fer sur la Plaine de Caen (Calvados). Caractérisation typologique, analyses chimiques et modalités de dépôt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dufay-Garel</w:t>
+                <w:t xml:space="preserve">Andrea Charignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">48e colloque de l'Association Française pour l'Etude de l'Age du Fer. Les pratiques funéraires en Europe Occidentale du IXe au Ve siècle avant J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007129v1</w:t>
+                <w:t xml:space="preserve">hal-04653523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin People. Les parures annulaires en étain des sépultures du Premier Age du Fer sur la Plaine de Caen (Calvados). Caractérisation typologique, analyses chimiques et modalités de dépôt.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Charignon</w:t>
+                <w:t xml:space="preserve">L’exploitation des gisements paléocènes de minerai de fer bretons, de la protohistoire à la période récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Yann Dufay-Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e colloque de l'Association Française pour l'Etude de l'Age du Fer. Les pratiques funéraires en Europe Occidentale du IXe au Ve siècle avant J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rodez, France</w:t>
+              <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653523v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur un patrimoine (presque) oublié : la métallurgie du fer sur le Massif armoricain</w:t>
               </w:r>
@@ -6519,51 +6519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cauuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6980,51 +6980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondeos arqueológicos en la mina de Campo de Ourique (Baltar, Ourense)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Galiña Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xunta de Galicia, Dirección Xeral de Patrimonio Cultural, Servizo de Arqueoloxía. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7036,207 +7036,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mines et métallurgie du fer en Basse-Bretagne, de l’âge du Fer à l’époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Gandini</w:t>
+                <w:t xml:space="preserve">Analyses chimiques élémentaires de parures métalliques très corrodées du premier âge du Fer de Normandie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Rapport de prospection archéologique thématique, SRA Bretagne. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Archéosciences UMR CReAAH. 2023, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007749v1</w:t>
+                <w:t xml:space="preserve">hal-04983624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses chimiques élémentaires de parures métalliques très corrodées du premier âge du Fer de Normandie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mines et métallurgie du fer en Basse-Bretagne, de l’âge du Fer à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire Archéosciences UMR CReAAH. 2023, 15 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de prospection archéologique thématique, SRA Bretagne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983624v1</w:t>
+                <w:t xml:space="preserve">hal-05007749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anciennes mines des Pyrénées centrales. L'exploitation du cuivre et de l'argent dans la haute vallée de la Garonne et ses marges (Ariège, Haute-Garonne, Hautes-Pyrénées). Rapport de prospection thématique</w:t>
               </w:r>
@@ -7885,213 +7885,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical mining work in the Hautech 05 mine at Larbont, Ariège (09)</w:t>
+                <w:t xml:space="preserve">Speleothems at the Rougé mine, at Esplas-de-Sérou, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Larbont, France. 2017</w:t>
+              <w:t xml:space="preserve">Esplas-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249137v1</w:t>
+                <w:t xml:space="preserve">hal-04249330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View of the entrance and upper floors of the Hautech 05 mine at Larbont, Ariège (09)</w:t>
+                <w:t xml:space="preserve">Vertical mining work in the Hautech 05 mine at Larbont, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larbont, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249301v1</w:t>
+                <w:t xml:space="preserve">hal-04249137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speleothems at the Rougé mine, at Esplas-de-Sérou, Ariège (09)</w:t>
+                <w:t xml:space="preserve">View of the entrance and upper floors of the Hautech 05 mine at Larbont, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Esplas-de-Sérou, France. 2017</w:t>
+              <w:t xml:space="preserve">Larbont, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249330v1</w:t>
+                <w:t xml:space="preserve">hal-04249301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine face of a sloping mining work of the Hautech 05 mine at Larbont, Ariège (09)</w:t>
               </w:r>
@@ -8171,51 +8171,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Bastide-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249229v1</w:t>
+                <w:t xml:space="preserve">hal-04249117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Goutil East mine galleries at La Bastide-de-Sérou, Ariège (09)</w:t>
               </w:r>
@@ -8233,175 +8233,175 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Bastide-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249117v1</w:t>
+                <w:t xml:space="preserve">hal-04249229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duct in the Goutil West mine at La Bastide-de-Sérou, Ariège (09)</w:t>
+                <w:t xml:space="preserve">The Goutil West mine gallery at La Bastide-de-Sérou, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Bastide-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249217v1</w:t>
+                <w:t xml:space="preserve">hal-04249185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Goutil West mine gallery at La Bastide-de-Sérou, Ariège (09)</w:t>
+                <w:t xml:space="preserve">Duct in the Goutil West mine at La Bastide-de-Sérou, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Bastide-de-Sérou, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249185v1</w:t>
+                <w:t xml:space="preserve">hal-04249217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondage in an sloping working area open by fire-setting in the Rougé mine at Esplas-de-Sérou, Ariège (09)</w:t>
               </w:r>
@@ -8539,51 +8539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="245BD340"/>
+    <w:nsid w:val="581289BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8770,51 +8770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-9631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242437486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/129158367610101280316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#351;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/mines-et-metallurgies-anciennes/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/lexploitation-miniere-dans-le-sud-ouest/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA10.9782356134974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Gali&#241;a Lorenzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Do Pereiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132z5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fonte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa Vaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Dias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/spal.2024.i33.06" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663927v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01748-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Figueiredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12060758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Luaces" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12215" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.65" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Clouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Comendador Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lackinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/techniques-de-creusement-et-chronologie-des-exploitations/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-mine-de-cuivre-de-saint-lary/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/une-carriere-scientifique-en-or/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138366v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rafel Fontanals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/presentation-de-l-ouvrage/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui J.C. Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mir&#227;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720138/la-ruta-de-las-estrimnides" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio S&#225; Coix&#227;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Pinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Giovannacci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249217v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1982-9631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242437486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/129158367610101280316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#351;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/mines-et-metallurgies-anciennes/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/lexploitation-miniere-dans-le-sud-ouest/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA10.9782356134974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Gali&#241;a Lorenzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Do Pereiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132z5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fonte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa Vaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Dias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/spal.2024.i33.06" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663927v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pereiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01748-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Figueiredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12060758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Luaces" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12215" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.65" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05053294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Clouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Comendador Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lackinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/techniques-de-creusement-et-chronologie-des-exploitations/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-mine-de-cuivre-de-saint-lary/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138366v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rafel Fontanals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/une-carriere-scientifique-en-or/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/presentation-de-l-ouvrage/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui J.C. Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mir&#227;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720138/la-ruta-de-las-estrimnides" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio S&#225; Coix&#227;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Pinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Giovannacci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>