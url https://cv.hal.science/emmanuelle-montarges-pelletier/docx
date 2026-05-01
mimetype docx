--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Montargès-Pelletier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and speciation of rare earth elements in mine tailings from ion-adsorption clay deposits, Southern China: Insights from microfocused X-ray fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100609. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of permanent dam opening on the fate of polycyclic aromatic compounds in industrial sludges accumulated on river banks: In situ approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Balastegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955 (1), pp.176879. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging nickel-rich laticifers: a breakthrough in metal hyperaccumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 226, pp.105877. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of particulate Zn and Pb sources in the Orne watershed (Northeast France) using geochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Khelili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (25), pp.36663-36684. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-33600-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of past steel-making activities on lanthanides and Y (REY) fractionation and potential mobility in riverbank sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.1056919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locked up Inside the Vessels: Rare Earth Elements Are Transferred and Stored in the Conductive Tissues of the Accumulating Fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (7), pp.2768-2778. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c06985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural suspended particulate matter (SPM) versus lab-controlled particles: Comparison of the reactivity and association mode of Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105286. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled assembly of heterogeneous aggregates of clay, iron hydr(oxydes) and polysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.106340. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2021.106340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edaphic factors as genetic selection agents and adaptation drivers of native plant species in harsh environments of the Brazilian savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leide Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamile Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícero Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 479 (1-2), pp.301-323. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-022-05520-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Specific RNA Bacteriophage Transport in Stream Water: Hydro-Meteorological Controls and Association with Suspended Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Martínez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Ogorzaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Walczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2250. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two contrasted activated carbon-based sequestration strategies to reduce soil-bound chlordecone bioavailability in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Amutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (33), pp.41023-41032. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolved Localization of Lanthanum and Cerium in the Rare Earth Element Hyperaccumulator Fern Dicranopteris linearis from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.2287-2294. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b05728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l’Orne et mobilisation sédimentaire dans la zone de remous amont du barrage de Beth (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemistry, elemental profiles and elemental distribution 1 in nickel hyperaccumulator species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidiro Gei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 457, pp.293-320. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04714-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Volumetric µXRF and Fluorescence Computed µ-Tomography Reveals Arsenic Three-Dimensional Distribution within Intact Pteris vittata Fronds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin D de Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.745-757. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling nickel chemical speciation and isotope ratios to decipher nickel dynamics in the Rinorea cf. bengalensis-soil system in Malaysian Borneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04541-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved localization and chemical speciation of nickel and zinc in Noccaea tymphaea and Bornmuellera emarginata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. M. Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.2052-2065. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00106A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating ability of ferric chloride in the presence of phosphate ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.114960. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.114960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transport modelling in riverine environments: on the importance of grain-size distribution, sediment density, and suspended sediment concentrations at the upstream boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Martínez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (9), pp.3901-3915. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-3901-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemico-mineralogical changes of ultramafic topsoil during stockpiling: implications for post-mining restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L’huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane-Clarisse Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.767-775. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-018-1609-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendment of soil by biochars and activated carbons to reduce chlordecone bioavailability in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 210, pp.486-494. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.05.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended Materials in River Waters Differentially Enrich Class 1 Integron- and IncP-1 Plasmid-Carrying Bacteria in Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de La Cruz Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydro-morphodynamic model integrating extended sediment particle size distribution and flocculation processes for better simulating hydro-sedimentary fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Martinez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, E3S Web of Conferences, vol. 40, 40, pp.1179-1186. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184005025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of organic complexation on Ni isotopic fractionation and Ni recycling in the upper soil layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella O. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended Particulate Matter Collection Methods influence the Quantification of Polycyclic Aromatic Compounds in the River System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Abuhelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Catteloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (28), pp.22717-22729. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9840-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of particulate organic matter from Moselle River and tributaries: A multimolecular investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron mineralogy as a fingerprint of former steelmaking activities in river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Jaafar Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599-600, pp.540 - 553. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of suspended particulate matter in the Moselle River (Lorraine, France): evolution along the course of the river and in different hydrologic regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.1625-1642. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel and calcium in seedlings of the hyperaccumulator Berkheya coddii during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (3), pp.560-569. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10535-015-0527-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide ecotoxicity: First attempt to measure environmental risk for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel isotope fractionation during tropical weathering of ultramafic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 402, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale investigations of the fate of heavy metals associated to iron-bearing particles in a highly polluted stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Falkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.2744-2760. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2192-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenesis and nickel biogeochemistry in a typical Albanian ultramafic toposequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Gjoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulejman Sulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (7), pp.4431-4442. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-014-3709-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloids and suspended particulate matters influence on Ni availability in surface waters of impacted ultramafic systems in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gélabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 435, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp. 69-77. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00830439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Fe(III) and Al(III) during hydroxylation by forced hydrolysis: The nature of Al–Fe oxyhydroxy co-precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gardoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 407, pp.76-88. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr(VI) genesis and dynamics in Ferralsols developed from ultramafic rocks: The case of Niquelandia, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Mendes Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-scale and multi-edge X-ray spectroscopy for investigating the products obtained from the interaction between kaolinite and metallic iron in anoxic conditions at 90 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithra Karunakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (2), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-012-0552-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent vegetation history from a swampy environment to a pond based on macromolecular organic matter (lignin and fatty acids) and pollen sedimentary records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sieliechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characteristics of lake IRAD, an artifical lake in Wakwa region, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M.L. Fezeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Ngassoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.F. Mbofund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.259-268. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1770.2009.00402.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XPEEM study of structural cation distribution in swelling clays. I. Synthetic trioctahedral smectites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.593-602. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-009-0304-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sieliechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407 (23), pp.6052-6062. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of nickel chelators in three hyperaccumulating plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent,j. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (8), pp.1695-1709. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the source apportionment of the lipidic fraction from sediments along the Fensch River, France : a multimolecular approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 398, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative multimolecular marker approach to investigate the spatial variability of the transfer of pollution from the Fensch River to the Moselle River (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 389, pp.503-513. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a highly contaminated river on a more important hydrologic system : changes in organic markers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ramelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 372, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic allophane-like particles: textural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bogenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 255 (1-3), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Kazpard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (3), pp.756 - 768. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron distribution in the octahedral sheet of dioctahedral smectites. An Fe K-edge X-ray absorption spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (1), pp.44 - 53. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-002-0286-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated sludge exopolymers: separation and identification using size exclusion chromatography and infrared micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ameil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (10), pp.2388 - 2393. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(02)00553-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kazpard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (3), pp.756-768. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanism of the Ga 13 Keggin Ion: A Combined EXAFS and NMR Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Espinose de La Caillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 122 (25), pp.6048 - 6056. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9941429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ga13–polyethyleneoxide-modified smectites: relationship between physico-chemical properties and local pillar structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1), pp.83 - 101. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(98)00289-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer charge and electrophoretic mobility of smectites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 159 (2-3), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(99)00291-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing of organic toxicants from water by Al13–pluronic modified clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Montarges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot Laurent J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (3), pp.165 - 185. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-1317(98)00027-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Studies of Hydroxy-Ga Pillared Clays by Ga K-Edge X-Ray Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-829-C2-830. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation of Al13-Polyethyleneoxide Complexes into Montmorillonite Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot Laurent J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (4), pp.417 - 426. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1346/CCMN.1995.0430404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and rare earth elements (REEs): from transfer and accumulation to cellular responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantMetals Conference - Trace Metal Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in mine tailings from ion-adsorption clay deposits : insights from modelling and X-Ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium CIRSET – LIA Ecoland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal analysis of the sedimentary record of 238U and 232Th series in seven major French rivers: the role of geology and NORM occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zebracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Vismes Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity (ICRER 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian Radiation and Nuclear Safety Authority (DSA); Institut de Radioprotection et de Sûreté Nucléaire - IRSN (France), Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal analysis of the sedimentary record of 238U and 232Th series in seven major French rivers: the role of geology and NORM occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zebracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Vismes Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity, Marseille, France, 24-29 Novembre 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian Radiation and Nuclear Safety Authority (DSA); Institut de Radioprotection et de Sûreté Nucléaire (IRSN); In cooperation with the International Union of Radioecology (IUR), IAEA, UNSCEAR, EURADOS, ICRP, Journal of Environmental Radioactivity and the European Radioecology Alliance, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel passé oublié sous les sapins vosgiens ? Une approche cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ᵉ colloque du Réseau des Zones Ateliers : "Co-construire la recherche sur les socio-écosystèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers du CNRS (RZA), Sep 2024, 51800 Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation des terres rares dans des stériles issus d'exploitation d'argiles ioniques (Chine) : Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e edition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et spéciation des terres rares dans des stériles miniers par micromorphologie et spectroscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau des microscopistes INRAE, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'ouverture de barrage sur le devenir des contaminants organiques dans des dépôts de berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Balastegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zaffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of reclamation on REEs speciation in ion-adsorption mine tailings: Experimental & Modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and speciation of Rare Earth Elements in mine tailings from ion-adsorption deposits in Southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Bone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Malardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in ionic REE mine tailings under reclamation: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferns for Rare Earth Elements (REE) – Toward deciphering REE transfer to plants using the accumulating fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular geochemistry of Zn in continental rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Rare earth elements supply: challenges and perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration des polluants halogénés par des biochars et charbons actifs afin de limiter leur transfert à l’écosystème, la flore et l’animal : le projet PIEGEACHLOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les aspects &amp;quot;utilisateurs&amp;quot; : intérêts et retours d’expériences de chercheurs et enseignants-chercheurs du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Manival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences ouvertes : expériences, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Ministère de l'Enseignement supérieur, de la Recherche et de l'Innovation, Oct 2018, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc behavior in river materials through the double spectroscopic and isotopic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term behavior of iron and zinc in steelmaking wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-compartiments de la diversité microbienne adaptée à l’antimoine et arsenic au niveau d’un site minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grybos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fantômes remontent la Meuse… Observations préliminaires à propos d'un fantôme de roche en forêt de Jaulnay (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rodange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Spéléologie Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Han-sur-Lesse, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr speciation and availability in tropical ultramafic soils : a combination of micro X-ray fluorescence, XANES spectroscopy and isotopic exchange kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuration des eaux urbaines : du diagnostic de fonctionnement de la STEP à l'impact des rejets sur le milieu naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Catalina Avella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme EC2CO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid speciation and availability of chromium in ultramafic soils from Niquelândia (Brazil) : chemical and spectroscopic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Viennea, Austria. pp.02516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contamination in suspended matter and sediments : the junction of Fensch and Mosell rivers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposiium on the Interactions between Sediments and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance par les Bivalves de processus de restauration hydromorphologique d'une rivière urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Beuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni isotopic fractionation at the interface with mineral phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Landrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling river hydrosedimentary fluxes during a flood event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Martinez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018 (Ninth international conference on fluvial hydraulics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon - Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l'Orne dans la zone de remous amont du barrage de Beth (Jœuf - Moyeuvre-Grande, Lorraine) ; implication sur la remise en suspension des sédiments et de leurs contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSMR 2017 (Transport Solide et Morphodynamique des Rivières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni isotopic fractionation due to interaction with small organic acids and purified humic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of using Ni isotopes as anthropogenic source tracer in river sediments: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Anthropogenic Sources in River Sediments with Zn and Pb Isotope Signatures: A Case Study in Northeast France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river of a past industrial valley: from sediments to availability in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Abuhelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river: a heritage of steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ravalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomining of Ni: how hyperaccumulation traits can be used in green mining?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry – Special Session « Metallophytes » SS05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil diversity and consequences on Ni availability and hyperaccumulator distribution in the Barberton Greenstone belt (Mpumalanga, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Mesjasz‐przybylowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Coimbra, Portugal. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hyperaccumulators develop Specific Chelates for Nickel Transport and Storage? The cases of Senecio coronatus and Berkheya coddii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Mesjasz‐przybylowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel in seedlings of Berkheya coddii during germination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel in seedlings of Berkheya coddii during germination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Coimbra, Portugal. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of pyrometallurgical slags and dusts in soils : a mineralogical and geochemical approach. International Conference on &amp;quot;The Biogeochemistry of Trace Elements&amp;quot;, Florence, Italie (3-7 juillet 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et fonctionnement du système sol/plante/microorganismes dans les maquis miniers. Perspectives d'application à la restauration écologique. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Ecomine biotop. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2015, 315 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01938824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation d'argiles intercalées par des espèces métalliques et organiques : application à l'adsorption de polluants en phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL085N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId443"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Montargès-Pelletier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and speciation of rare earth elements in mine tailings from ion-adsorption clay deposits, Southern China: Insights from microfocused X-ray fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100609. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of permanent dam opening on the fate of polycyclic aromatic compounds in industrial sludges accumulated on river banks: In situ approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Balastegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955 (1), pp.176879. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging nickel-rich laticifers: a breakthrough in metal hyperaccumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 226, pp.105877. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of particulate Zn and Pb sources in the Orne watershed (Northeast France) using geochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Khelili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (25), pp.36663-36684. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-33600-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locked up Inside the Vessels: Rare Earth Elements Are Transferred and Stored in the Conductive Tissues of the Accumulating Fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (7), pp.2768-2778. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c06985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of past steel-making activities on lanthanides and Y (REY) fractionation and potential mobility in riverbank sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.1056919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural suspended particulate matter (SPM) versus lab-controlled particles: Comparison of the reactivity and association mode of Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105286. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled assembly of heterogeneous aggregates of clay, iron hydr(oxydes) and polysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.106340. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2021.106340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edaphic factors as genetic selection agents and adaptation drivers of native plant species in harsh environments of the Brazilian savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leide Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamile Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícero Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 479 (1-2), pp.301-323. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-022-05520-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Specific RNA Bacteriophage Transport in Stream Water: Hydro-Meteorological Controls and Association with Suspended Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Martínez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Ogorzaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Walczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2250. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two contrasted activated carbon-based sequestration strategies to reduce soil-bound chlordecone bioavailability in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Amutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (33), pp.41023-41032. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolved Localization of Lanthanum and Cerium in the Rare Earth Element Hyperaccumulator Fern Dicranopteris linearis from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.2287-2294. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b05728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemistry, elemental profiles and elemental distribution 1 in nickel hyperaccumulator species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidiro Gei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 457, pp.293-320. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04714-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l’Orne et mobilisation sédimentaire dans la zone de remous amont du barrage de Beth (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling nickel chemical speciation and isotope ratios to decipher nickel dynamics in the Rinorea cf. bengalensis-soil system in Malaysian Borneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.225-243. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04541-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Volumetric µXRF and Fluorescence Computed µ-Tomography Reveals Arsenic Three-Dimensional Distribution within Intact Pteris vittata Fronds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin D de Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.745-757. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved localization and chemical speciation of nickel and zinc in Noccaea tymphaea and Bornmuellera emarginata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. M. Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.2052-2065. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00106A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating ability of ferric chloride in the presence of phosphate ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.114960. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.114960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transport modelling in riverine environments: on the importance of grain-size distribution, sediment density, and suspended sediment concentrations at the upstream boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Martínez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (9), pp.3901-3915. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-3901-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemico-mineralogical changes of ultramafic topsoil during stockpiling: implications for post-mining restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L’huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane-Clarisse Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.767-775. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-018-1609-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendment of soil by biochars and activated carbons to reduce chlordecone bioavailability in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 210, pp.486-494. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.05.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended Materials in River Waters Differentially Enrich Class 1 Integron- and IncP-1 Plasmid-Carrying Bacteria in Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de La Cruz Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of organic complexation on Ni isotopic fractionation and Ni recycling in the upper soil layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella O. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydro-morphodynamic model integrating extended sediment particle size distribution and flocculation processes for better simulating hydro-sedimentary fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Martinez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, E3S Web of Conferences, vol. 40, 40, pp.1179-1186. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184005025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended Particulate Matter Collection Methods influence the Quantification of Polycyclic Aromatic Compounds in the River System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Abuhelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Catteloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (28), pp.22717-22729. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9840-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of particulate organic matter from Moselle River and tributaries: A multimolecular investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron mineralogy as a fingerprint of former steelmaking activities in river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Jaafar Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599-600, pp.540 - 553. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of suspended particulate matter in the Moselle River (Lorraine, France): evolution along the course of the river and in different hydrologic regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.1625-1642. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel and calcium in seedlings of the hyperaccumulator Berkheya coddii during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (3), pp.560-569. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10535-015-0527-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide ecotoxicity: First attempt to measure environmental risk for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel isotope fractionation during tropical weathering of ultramafic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 402, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale investigations of the fate of heavy metals associated to iron-bearing particles in a highly polluted stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Falkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.2744-2760. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2192-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenesis and nickel biogeochemistry in a typical Albanian ultramafic toposequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Gjoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulejman Sulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (7), pp.4431-4442. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-014-3709-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloids and suspended particulate matters influence on Ni availability in surface waters of impacted ultramafic systems in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gélabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 435, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp. 69-77. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00830439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Fe(III) and Al(III) during hydroxylation by forced hydrolysis: The nature of Al–Fe oxyhydroxy co-precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gardoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 407, pp.76-88. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr(VI) genesis and dynamics in Ferralsols developed from ultramafic rocks: The case of Niquelandia, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Mendes Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent vegetation history from a swampy environment to a pond based on macromolecular organic matter (lignin and fatty acids) and pollen sedimentary records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-scale and multi-edge X-ray spectroscopy for investigating the products obtained from the interaction between kaolinite and metallic iron in anoxic conditions at 90 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithra Karunakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (2), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-012-0552-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sieliechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characteristics of lake IRAD, an artifical lake in Wakwa region, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M.L. Fezeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Ngassoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.F. Mbofund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.259-268. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1770.2009.00402.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XPEEM study of structural cation distribution in swelling clays. I. Synthetic trioctahedral smectites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.593-602. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-009-0304-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sieliechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407 (23), pp.6052-6062. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of nickel chelators in three hyperaccumulating plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent,j. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (8), pp.1695-1709. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the source apportionment of the lipidic fraction from sediments along the Fensch River, France : a multimolecular approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 398, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative multimolecular marker approach to investigate the spatial variability of the transfer of pollution from the Fensch River to the Moselle River (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 389, pp.503-513. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a highly contaminated river on a more important hydrologic system : changes in organic markers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ramelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 372, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic allophane-like particles: textural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bogenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 255 (1-3), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Kazpard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (3), pp.756 - 768. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron distribution in the octahedral sheet of dioctahedral smectites. An Fe K-edge X-ray absorption spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (1), pp.44 - 53. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-002-0286-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated sludge exopolymers: separation and identification using size exclusion chromatography and infrared micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ameil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (10), pp.2388 - 2393. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(02)00553-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kazpard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (3), pp.756-768. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanism of the Ga 13 Keggin Ion: A Combined EXAFS and NMR Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Espinose de La Caillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 122 (25), pp.6048 - 6056. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9941429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ga13–polyethyleneoxide-modified smectites: relationship between physico-chemical properties and local pillar structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1), pp.83 - 101. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(98)00289-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer charge and electrophoretic mobility of smectites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 159 (2-3), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(99)00291-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing of organic toxicants from water by Al13–pluronic modified clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Montarges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot Laurent J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (3), pp.165 - 185. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-1317(98)00027-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Studies of Hydroxy-Ga Pillared Clays by Ga K-Edge X-Ray Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-829-C2-830. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation of Al13-Polyethyleneoxide Complexes into Montmorillonite Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot Laurent J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (4), pp.417 - 426. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1346/CCMN.1995.0430404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and rare earth elements (REEs): from transfer and accumulation to cellular responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantMetals Conference - Trace Metal Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in mine tailings from ion-adsorption clay deposits : insights from modelling and X-Ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium CIRSET – LIA Ecoland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal analysis of the sedimentary record of 238U and 232Th series in seven major French rivers: the role of geology and NORM occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zebracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Vismes Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity (ICRER 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian Radiation and Nuclear Safety Authority (DSA); Institut de Radioprotection et de Sûreté Nucléaire - IRSN (France), Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal analysis of the sedimentary record of 238U and 232Th series in seven major French rivers: the role of geology and NORM occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zebracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Vismes Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity, Marseille, France, 24-29 Novembre 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian Radiation and Nuclear Safety Authority (DSA); Institut de Radioprotection et de Sûreté Nucléaire (IRSN); In cooperation with the International Union of Radioecology (IUR), IAEA, UNSCEAR, EURADOS, ICRP, Journal of Environmental Radioactivity and the European Radioecology Alliance, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel passé oublié sous les sapins vosgiens ? Une approche cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ᵉ colloque du Réseau des Zones Ateliers : "Co-construire la recherche sur les socio-écosystèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers du CNRS (RZA), Sep 2024, 51800 Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et spéciation des terres rares dans des stériles miniers par micromorphologie et spectroscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau des microscopistes INRAE, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation des terres rares dans des stériles issus d'exploitation d'argiles ioniques (Chine) : Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e edition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'ouverture de barrage sur le devenir des contaminants organiques dans des dépôts de berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Balastegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zaffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of reclamation on REEs speciation in ion-adsorption mine tailings: Experimental & Modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and speciation of Rare Earth Elements in mine tailings from ion-adsorption deposits in Southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Bone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Malardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in ionic REE mine tailings under reclamation: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferns for Rare Earth Elements (REE) – Toward deciphering REE transfer to plants using the accumulating fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular geochemistry of Zn in continental rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Rare earth elements supply: challenges and perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration des polluants halogénés par des biochars et charbons actifs afin de limiter leur transfert à l’écosystème, la flore et l’animal : le projet PIEGEACHLOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les aspects &amp;quot;utilisateurs&amp;quot; : intérêts et retours d’expériences de chercheurs et enseignants-chercheurs du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Manival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences ouvertes : expériences, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Ministère de l'Enseignement supérieur, de la Recherche et de l'Innovation, Oct 2018, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc behavior in river materials through the double spectroscopic and isotopic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term behavior of iron and zinc in steelmaking wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-compartiments de la diversité microbienne adaptée à l’antimoine et arsenic au niveau d’un site minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grybos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fantômes remontent la Meuse… Observations préliminaires à propos d'un fantôme de roche en forêt de Jaulnay (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rodange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Spéléologie Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Han-sur-Lesse, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr speciation and availability in tropical ultramafic soils : a combination of micro X-ray fluorescence, XANES spectroscopy and isotopic exchange kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuration des eaux urbaines : du diagnostic de fonctionnement de la STEP à l'impact des rejets sur le milieu naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Catalina Avella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme EC2CO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid speciation and availability of chromium in ultramafic soils from Niquelândia (Brazil) : chemical and spectroscopic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Viennea, Austria. pp.02516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contamination in suspended matter and sediments : the junction of Fensch and Mosell rivers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposiium on the Interactions between Sediments and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance par les Bivalves de processus de restauration hydromorphologique d'une rivière urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Beuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni isotopic fractionation at the interface with mineral phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Landrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling river hydrosedimentary fluxes during a flood event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Martinez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018 (Ninth international conference on fluvial hydraulics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon - Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l'Orne dans la zone de remous amont du barrage de Beth (Jœuf - Moyeuvre-Grande, Lorraine) ; implication sur la remise en suspension des sédiments et de leurs contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSMR 2017 (Transport Solide et Morphodynamique des Rivières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni isotopic fractionation due to interaction with small organic acids and purified humic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of using Ni isotopes as anthropogenic source tracer in river sediments: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Anthropogenic Sources in River Sediments with Zn and Pb Isotope Signatures: A Case Study in Northeast France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river: a heritage of steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ravalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river of a past industrial valley: from sediments to availability in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Abuhelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomining of Ni: how hyperaccumulation traits can be used in green mining?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry – Special Session « Metallophytes » SS05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil diversity and consequences on Ni availability and hyperaccumulator distribution in the Barberton Greenstone belt (Mpumalanga, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Mesjasz‐przybylowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Coimbra, Portugal. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel in seedlings of Berkheya coddii during germination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hyperaccumulators develop Specific Chelates for Nickel Transport and Storage? The cases of Senecio coronatus and Berkheya coddii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Mesjasz‐przybylowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel in seedlings of Berkheya coddii during germination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Coimbra, Portugal. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of pyrometallurgical slags and dusts in soils : a mineralogical and geochemical approach. International Conference on &amp;quot;The Biogeochemistry of Trace Elements&amp;quot;, Florence, Italie (3-7 juillet 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et fonctionnement du système sol/plante/microorganismes dans les maquis miniers. Perspectives d'application à la restauration écologique. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Ecomine biotop. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2015, 315 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01938824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation d'argiles intercalées par des espèces métalliques et organiques : application à l'adsorption de polluants en phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL085N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId443"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Noirault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04710885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Khelili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33600-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c06985" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin A. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106340" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03906553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leide Andrade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Aquino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamile Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cero Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05520-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Walczak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amutova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06494-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shen Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D de Jonge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03878" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Ent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04541-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. M. Aarts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00106A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. El Samrani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-3901-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabar&#237;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane-Clarisse Mouchon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1609-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yehya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.181" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01443" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Martinez-Carreras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella O. Zelano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.04.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groeber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Przyby&#322;owicz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnabas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-015-0527-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BWQV4TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rati&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duriez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Falkenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2192-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Gjoka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulejman Sulce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3709-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.051" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115156v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X15TPTL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Mendes Guimaraes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2R3JGH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413495v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486274v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.L. Fezeu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ngassoum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.F. Mbofund" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2009.00402.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1TM5RS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-009-0304-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDN05CCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264652v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.08.019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chardot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent,j. Michot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.02.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX1Z4Z6H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329795v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31G18ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.09.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ4VK1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ramelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M80BJ6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899639v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barr&#232;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-002-0286-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2LMNFZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899570v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana G&#246;rner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ameil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(02)00553-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQF2K2QW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283479v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899528v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9941429" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LT0GTLSH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(98)00289-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFL7HJ5R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345882v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon Delphine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00291-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8Q79BKF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899523v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Montarges" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-1317(98)00027-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R9D4B9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ildefonse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997251" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899507v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhote" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1995.0430404" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373219v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Goudard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330231v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480081v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Vismes Ott" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074722v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328065v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328067v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325719v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Bone" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473676v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189732v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232422v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954055v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885979v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189713v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grybos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019689v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Champredonde" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rodange" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608579v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Guimaraes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalina Avella" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409237v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valenton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S Martins" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413981v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rouillier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189705v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gross" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189706v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170240v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zelano" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179717v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179424v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217764v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486459v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bani" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Houzelot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486466v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groeber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Mesjasz&#8208;przybylowicz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749107v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Barnabas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486467v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608590v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751364v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL085N" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Noirault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04710885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Khelili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33600-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c06985" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin A. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106340" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03906553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leide Andrade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Aquino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamile Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cero Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05520-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Walczak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amutova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06494-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shen Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Ent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04541-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D de Jonge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. M. Aarts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00106A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. El Samrani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-3901-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabar&#237;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane-Clarisse Mouchon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1609-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yehya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.181" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01443" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella O. Zelano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Martinez-Carreras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.04.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groeber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Przyby&#322;owicz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnabas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-015-0527-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BWQV4TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rati&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duriez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Falkenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2192-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Gjoka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulejman Sulce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3709-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.051" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115156v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X15TPTL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Mendes Guimaraes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2R3JGH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413495v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486274v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.L. Fezeu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ngassoum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.F. Mbofund" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2009.00402.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1TM5RS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-009-0304-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDN05CCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264652v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.08.019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chardot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent,j. Michot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.02.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX1Z4Z6H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329795v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31G18ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.09.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ4VK1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ramelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M80BJ6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899639v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barr&#232;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-002-0286-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2LMNFZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899570v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana G&#246;rner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ameil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(02)00553-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQF2K2QW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283479v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899528v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9941429" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LT0GTLSH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(98)00289-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFL7HJ5R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345882v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon Delphine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00291-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8Q79BKF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899523v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Montarges" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-1317(98)00027-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R9D4B9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ildefonse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997251" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899507v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhote" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1995.0430404" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373219v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Goudard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330231v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480081v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Vismes Ott" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074722v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328067v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328065v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325719v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Bone" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473676v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189732v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232422v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954055v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885979v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189713v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grybos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019689v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Champredonde" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rodange" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608579v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Guimaraes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalina Avella" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409237v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valenton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S Martins" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413981v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rouillier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189705v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gross" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189706v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170240v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zelano" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179717v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179424v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217764v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486459v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bani" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Houzelot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486466v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groeber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Mesjasz&#8208;przybylowicz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486469v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Barnabas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749107v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486467v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608590v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751364v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL085N" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>