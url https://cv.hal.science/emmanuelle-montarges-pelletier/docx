--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Montargès-Pelletier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and speciation of rare earth elements in mine tailings from ion-adsorption clay deposits, Southern China: Insights from microfocused X-ray fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100609. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of permanent dam opening on the fate of polycyclic aromatic compounds in industrial sludges accumulated on river banks: In situ approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Balastegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955 (1), pp.176879. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging nickel-rich laticifers: a breakthrough in metal hyperaccumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 226, pp.105877. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of particulate Zn and Pb sources in the Orne watershed (Northeast France) using geochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Khelili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (25), pp.36663-36684. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-33600-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locked up Inside the Vessels: Rare Earth Elements Are Transferred and Stored in the Conductive Tissues of the Accumulating Fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (7), pp.2768-2778. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c06985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of past steel-making activities on lanthanides and Y (REY) fractionation and potential mobility in riverbank sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.1056919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural suspended particulate matter (SPM) versus lab-controlled particles: Comparison of the reactivity and association mode of Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105286. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled assembly of heterogeneous aggregates of clay, iron hydr(oxydes) and polysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.106340. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2021.106340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edaphic factors as genetic selection agents and adaptation drivers of native plant species in harsh environments of the Brazilian savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leide Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamile Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícero Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 479 (1-2), pp.301-323. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-022-05520-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Specific RNA Bacteriophage Transport in Stream Water: Hydro-Meteorological Controls and Association with Suspended Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Martínez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Ogorzaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Walczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2250. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two contrasted activated carbon-based sequestration strategies to reduce soil-bound chlordecone bioavailability in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Amutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (33), pp.41023-41032. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolved Localization of Lanthanum and Cerium in the Rare Earth Element Hyperaccumulator Fern Dicranopteris linearis from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.2287-2294. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b05728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemistry, elemental profiles and elemental distribution 1 in nickel hyperaccumulator species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidiro Gei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 457, pp.293-320. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04714-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l’Orne et mobilisation sédimentaire dans la zone de remous amont du barrage de Beth (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling nickel chemical speciation and isotope ratios to decipher nickel dynamics in the Rinorea cf. bengalensis-soil system in Malaysian Borneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.225-243. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04541-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Volumetric µXRF and Fluorescence Computed µ-Tomography Reveals Arsenic Three-Dimensional Distribution within Intact Pteris vittata Fronds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin D de Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.745-757. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved localization and chemical speciation of nickel and zinc in Noccaea tymphaea and Bornmuellera emarginata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. M. Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.2052-2065. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00106A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating ability of ferric chloride in the presence of phosphate ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.114960. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.114960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transport modelling in riverine environments: on the importance of grain-size distribution, sediment density, and suspended sediment concentrations at the upstream boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Martínez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (9), pp.3901-3915. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-3901-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemico-mineralogical changes of ultramafic topsoil during stockpiling: implications for post-mining restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L’huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane-Clarisse Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.767-775. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-018-1609-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendment of soil by biochars and activated carbons to reduce chlordecone bioavailability in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 210, pp.486-494. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.05.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended Materials in River Waters Differentially Enrich Class 1 Integron- and IncP-1 Plasmid-Carrying Bacteria in Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de La Cruz Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of organic complexation on Ni isotopic fractionation and Ni recycling in the upper soil layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella O. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydro-morphodynamic model integrating extended sediment particle size distribution and flocculation processes for better simulating hydro-sedimentary fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Martinez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, E3S Web of Conferences, vol. 40, 40, pp.1179-1186. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184005025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended Particulate Matter Collection Methods influence the Quantification of Polycyclic Aromatic Compounds in the River System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Abuhelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Catteloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (28), pp.22717-22729. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9840-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of particulate organic matter from Moselle River and tributaries: A multimolecular investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron mineralogy as a fingerprint of former steelmaking activities in river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Jaafar Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599-600, pp.540 - 553. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of suspended particulate matter in the Moselle River (Lorraine, France): evolution along the course of the river and in different hydrologic regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.1625-1642. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel and calcium in seedlings of the hyperaccumulator Berkheya coddii during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (3), pp.560-569. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10535-015-0527-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide ecotoxicity: First attempt to measure environmental risk for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel isotope fractionation during tropical weathering of ultramafic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 402, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale investigations of the fate of heavy metals associated to iron-bearing particles in a highly polluted stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Falkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.2744-2760. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2192-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenesis and nickel biogeochemistry in a typical Albanian ultramafic toposequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Gjoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulejman Sulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (7), pp.4431-4442. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-014-3709-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloids and suspended particulate matters influence on Ni availability in surface waters of impacted ultramafic systems in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gélabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 435, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp. 69-77. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00830439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Fe(III) and Al(III) during hydroxylation by forced hydrolysis: The nature of Al–Fe oxyhydroxy co-precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gardoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 407, pp.76-88. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr(VI) genesis and dynamics in Ferralsols developed from ultramafic rocks: The case of Niquelandia, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Mendes Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent vegetation history from a swampy environment to a pond based on macromolecular organic matter (lignin and fatty acids) and pollen sedimentary records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-scale and multi-edge X-ray spectroscopy for investigating the products obtained from the interaction between kaolinite and metallic iron in anoxic conditions at 90 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithra Karunakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (2), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-012-0552-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sieliechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characteristics of lake IRAD, an artifical lake in Wakwa region, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M.L. Fezeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Ngassoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.F. Mbofund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.259-268. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1770.2009.00402.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XPEEM study of structural cation distribution in swelling clays. I. Synthetic trioctahedral smectites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.593-602. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-009-0304-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sieliechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407 (23), pp.6052-6062. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of nickel chelators in three hyperaccumulating plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent,j. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (8), pp.1695-1709. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the source apportionment of the lipidic fraction from sediments along the Fensch River, France : a multimolecular approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 398, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative multimolecular marker approach to investigate the spatial variability of the transfer of pollution from the Fensch River to the Moselle River (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 389, pp.503-513. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a highly contaminated river on a more important hydrologic system : changes in organic markers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ramelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 372, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic allophane-like particles: textural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bogenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 255 (1-3), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Kazpard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (3), pp.756 - 768. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron distribution in the octahedral sheet of dioctahedral smectites. An Fe K-edge X-ray absorption spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (1), pp.44 - 53. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-002-0286-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated sludge exopolymers: separation and identification using size exclusion chromatography and infrared micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ameil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (10), pp.2388 - 2393. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(02)00553-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kazpard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (3), pp.756-768. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanism of the Ga 13 Keggin Ion: A Combined EXAFS and NMR Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Espinose de La Caillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 122 (25), pp.6048 - 6056. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9941429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ga13–polyethyleneoxide-modified smectites: relationship between physico-chemical properties and local pillar structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1), pp.83 - 101. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(98)00289-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer charge and electrophoretic mobility of smectites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 159 (2-3), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(99)00291-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing of organic toxicants from water by Al13–pluronic modified clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Montarges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot Laurent J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (3), pp.165 - 185. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-1317(98)00027-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Studies of Hydroxy-Ga Pillared Clays by Ga K-Edge X-Ray Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-829-C2-830. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation of Al13-Polyethyleneoxide Complexes into Montmorillonite Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot Laurent J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (4), pp.417 - 426. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1346/CCMN.1995.0430404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and rare earth elements (REEs): from transfer and accumulation to cellular responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantMetals Conference - Trace Metal Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in mine tailings from ion-adsorption clay deposits : insights from modelling and X-Ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium CIRSET – LIA Ecoland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal analysis of the sedimentary record of 238U and 232Th series in seven major French rivers: the role of geology and NORM occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zebracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Vismes Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity (ICRER 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian Radiation and Nuclear Safety Authority (DSA); Institut de Radioprotection et de Sûreté Nucléaire - IRSN (France), Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal analysis of the sedimentary record of 238U and 232Th series in seven major French rivers: the role of geology and NORM occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zebracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Vismes Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity, Marseille, France, 24-29 Novembre 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian Radiation and Nuclear Safety Authority (DSA); Institut de Radioprotection et de Sûreté Nucléaire (IRSN); In cooperation with the International Union of Radioecology (IUR), IAEA, UNSCEAR, EURADOS, ICRP, Journal of Environmental Radioactivity and the European Radioecology Alliance, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel passé oublié sous les sapins vosgiens ? Une approche cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ᵉ colloque du Réseau des Zones Ateliers : "Co-construire la recherche sur les socio-écosystèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers du CNRS (RZA), Sep 2024, 51800 Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et spéciation des terres rares dans des stériles miniers par micromorphologie et spectroscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau des microscopistes INRAE, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation des terres rares dans des stériles issus d'exploitation d'argiles ioniques (Chine) : Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e edition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'ouverture de barrage sur le devenir des contaminants organiques dans des dépôts de berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Balastegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zaffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of reclamation on REEs speciation in ion-adsorption mine tailings: Experimental & Modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and speciation of Rare Earth Elements in mine tailings from ion-adsorption deposits in Southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Bone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Malardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in ionic REE mine tailings under reclamation: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferns for Rare Earth Elements (REE) – Toward deciphering REE transfer to plants using the accumulating fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular geochemistry of Zn in continental rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Rare earth elements supply: challenges and perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration des polluants halogénés par des biochars et charbons actifs afin de limiter leur transfert à l’écosystème, la flore et l’animal : le projet PIEGEACHLOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les aspects &amp;quot;utilisateurs&amp;quot; : intérêts et retours d’expériences de chercheurs et enseignants-chercheurs du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Manival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences ouvertes : expériences, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Ministère de l'Enseignement supérieur, de la Recherche et de l'Innovation, Oct 2018, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc behavior in river materials through the double spectroscopic and isotopic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term behavior of iron and zinc in steelmaking wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-compartiments de la diversité microbienne adaptée à l’antimoine et arsenic au niveau d’un site minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grybos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fantômes remontent la Meuse… Observations préliminaires à propos d'un fantôme de roche en forêt de Jaulnay (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rodange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Spéléologie Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Han-sur-Lesse, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr speciation and availability in tropical ultramafic soils : a combination of micro X-ray fluorescence, XANES spectroscopy and isotopic exchange kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuration des eaux urbaines : du diagnostic de fonctionnement de la STEP à l'impact des rejets sur le milieu naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Catalina Avella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme EC2CO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid speciation and availability of chromium in ultramafic soils from Niquelândia (Brazil) : chemical and spectroscopic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Viennea, Austria. pp.02516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contamination in suspended matter and sediments : the junction of Fensch and Mosell rivers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposiium on the Interactions between Sediments and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance par les Bivalves de processus de restauration hydromorphologique d'une rivière urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Beuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni isotopic fractionation at the interface with mineral phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Landrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling river hydrosedimentary fluxes during a flood event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Martinez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018 (Ninth international conference on fluvial hydraulics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon - Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l'Orne dans la zone de remous amont du barrage de Beth (Jœuf - Moyeuvre-Grande, Lorraine) ; implication sur la remise en suspension des sédiments et de leurs contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSMR 2017 (Transport Solide et Morphodynamique des Rivières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni isotopic fractionation due to interaction with small organic acids and purified humic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of using Ni isotopes as anthropogenic source tracer in river sediments: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Anthropogenic Sources in River Sediments with Zn and Pb Isotope Signatures: A Case Study in Northeast France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river: a heritage of steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ravalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river of a past industrial valley: from sediments to availability in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Abuhelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomining of Ni: how hyperaccumulation traits can be used in green mining?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry – Special Session « Metallophytes » SS05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil diversity and consequences on Ni availability and hyperaccumulator distribution in the Barberton Greenstone belt (Mpumalanga, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Mesjasz‐przybylowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Coimbra, Portugal. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel in seedlings of Berkheya coddii during germination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hyperaccumulators develop Specific Chelates for Nickel Transport and Storage? The cases of Senecio coronatus and Berkheya coddii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Mesjasz‐przybylowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel in seedlings of Berkheya coddii during germination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Coimbra, Portugal. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of pyrometallurgical slags and dusts in soils : a mineralogical and geochemical approach. International Conference on &amp;quot;The Biogeochemistry of Trace Elements&amp;quot;, Florence, Italie (3-7 juillet 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et fonctionnement du système sol/plante/microorganismes dans les maquis miniers. Perspectives d'application à la restauration écologique. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Ecomine biotop. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2015, 315 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01938824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation d'argiles intercalées par des espèces métalliques et organiques : application à l'adsorption de polluants en phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL085N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId443"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Montargès-Pelletier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel dynamics in acid sulfate soils formed after wildfires across ultramafic wetlands of New Caledonia: the key role of Ni-hexahydrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (11), pp.3297-3315. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-025-04190-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and speciation of rare earth elements in mine tailings from ion-adsorption clay deposits, Southern China: Insights from microfocused X-ray fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100609. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of permanent dam opening on the fate of polycyclic aromatic compounds in industrial sludges accumulated on river banks: In situ approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Balastegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955 (1), pp.176879. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging nickel-rich laticifers: a breakthrough in metal hyperaccumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 226, pp.105877. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of particulate Zn and Pb sources in the Orne watershed (Northeast France) using geochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Khelili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (25), pp.36663-36684. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-33600-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of past steel-making activities on lanthanides and Y (REY) fractionation and potential mobility in riverbank sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.1056919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locked up Inside the Vessels: Rare Earth Elements Are Transferred and Stored in the Conductive Tissues of the Accumulating Fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (7), pp.2768-2778. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c06985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled assembly of heterogeneous aggregates of clay, iron hydr(oxydes) and polysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.106340. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2021.106340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural suspended particulate matter (SPM) versus lab-controlled particles: Comparison of the reactivity and association mode of Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105286. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edaphic factors as genetic selection agents and adaptation drivers of native plant species in harsh environments of the Brazilian savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leide Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamile Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícero Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 479 (1-2), pp.301-323. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-022-05520-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Specific RNA Bacteriophage Transport in Stream Water: Hydro-Meteorological Controls and Association with Suspended Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Martínez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Ogorzaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Walczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2250. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l’Orne et mobilisation sédimentaire dans la zone de remous amont du barrage de Beth (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemistry, elemental profiles and elemental distribution 1 in nickel hyperaccumulator species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidiro Gei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 457, pp.293-320. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04714-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolved Localization of Lanthanum and Cerium in the Rare Earth Element Hyperaccumulator Fern Dicranopteris linearis from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Erskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.2287-2294. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b05728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling nickel chemical speciation and isotope ratios to decipher nickel dynamics in the Rinorea cf. bengalensis-soil system in Malaysian Borneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.225-243. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04541-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Volumetric µXRF and Fluorescence Computed µ-Tomography Reveals Arsenic Three-Dimensional Distribution within Intact Pteris vittata Fronds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin D de Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.745-757. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two contrasted activated carbon-based sequestration strategies to reduce soil-bound chlordecone bioavailability in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Amutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (33), pp.41023-41032. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating ability of ferric chloride in the presence of phosphate ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.114960. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.114960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transport modelling in riverine environments: on the importance of grain-size distribution, sediment density, and suspended sediment concentrations at the upstream boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Martínez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (9), pp.3901-3915. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-3901-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved localization and chemical speciation of nickel and zinc in Noccaea tymphaea and Bornmuellera emarginata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. M. Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.2052-2065. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00106A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendment of soil by biochars and activated carbons to reduce chlordecone bioavailability in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 210, pp.486-494. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.05.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemico-mineralogical changes of ultramafic topsoil during stockpiling: implications for post-mining restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L’huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane-Clarisse Mouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.767-775. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-018-1609-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended Materials in River Waters Differentially Enrich Class 1 Integron- and IncP-1 Plasmid-Carrying Bacteria in Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de La Cruz Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of organic complexation on Ni isotopic fractionation and Ni recycling in the upper soil layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella O. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydro-morphodynamic model integrating extended sediment particle size distribution and flocculation processes for better simulating hydro-sedimentary fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Martinez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, E3S Web of Conferences, vol. 40, 40, pp.1179-1186. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184005025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended Particulate Matter Collection Methods influence the Quantification of Polycyclic Aromatic Compounds in the River System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Abuhelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Catteloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (28), pp.22717-22729. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9840-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of particulate organic matter from Moselle River and tributaries: A multimolecular investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron mineralogy as a fingerprint of former steelmaking activities in river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Jaafar Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599-600, pp.540 - 553. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of suspended particulate matter in the Moselle River (Lorraine, France): evolution along the course of the river and in different hydrologic regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.1625-1642. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel isotope fractionation during tropical weathering of ultramafic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 402, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide ecotoxicity: First attempt to measure environmental risk for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel and calcium in seedlings of the hyperaccumulator Berkheya coddii during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (3), pp.560-569. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10535-015-0527-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenesis and nickel biogeochemistry in a typical Albanian ultramafic toposequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Gjoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulejman Sulce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (7), pp.4431-4442. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-014-3709-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale investigations of the fate of heavy metals associated to iron-bearing particles in a highly polluted stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Falkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.2744-2760. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2192-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp. 69-77. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00830439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Fe(III) and Al(III) during hydroxylation by forced hydrolysis: The nature of Al–Fe oxyhydroxy co-precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gardoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 407, pp.76-88. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr(VI) genesis and dynamics in Ferralsols developed from ultramafic rocks: The case of Niquelandia, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Mendes Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193, pp.256 - 264. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent vegetation history from a swampy environment to a pond based on macromolecular organic matter (lignin and fatty acids) and pollen sedimentary records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-scale and multi-edge X-ray spectroscopy for investigating the products obtained from the interaction between kaolinite and metallic iron in anoxic conditions at 90 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithra Karunakaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (2), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-012-0552-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloids and suspended particulate matters influence on Ni availability in surface waters of impacted ultramafic systems in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gélabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 435, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characteristics of lake IRAD, an artifical lake in Wakwa region, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M.L. Fezeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Ngassoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.F. Mbofund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.259-268. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1770.2009.00402.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XPEEM study of structural cation distribution in swelling clays. I. Synthetic trioctahedral smectites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.593-602. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-009-0304-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sieliechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407 (23), pp.6052-6062. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sieliechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the source apportionment of the lipidic fraction from sediments along the Fensch River, France : a multimolecular approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 398, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative multimolecular marker approach to investigate the spatial variability of the transfer of pollution from the Fensch River to the Moselle River (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 389, pp.503-513. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of nickel chelators in three hyperaccumulating plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent,j. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (8), pp.1695-1709. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a highly contaminated river on a more important hydrologic system : changes in organic markers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ramelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 372, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic allophane-like particles: textural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bogenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 255 (1-3), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Kazpard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (3), pp.756 - 768. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron distribution in the octahedral sheet of dioctahedral smectites. An Fe K-edge X-ray absorption spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (1), pp.44 - 53. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-002-0286-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated sludge exopolymers: separation and identification using size exclusion chromatography and infrared micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ameil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (10), pp.2388 - 2393. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(02)00553-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. El Samrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kazpard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (3), pp.756-768. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanism of the Ga 13 Keggin Ion: A Combined EXAFS and NMR Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Espinose de La Caillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 122 (25), pp.6048 - 6056. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9941429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer charge and electrophoretic mobility of smectites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 159 (2-3), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(99)00291-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ga13–polyethyleneoxide-modified smectites: relationship between physico-chemical properties and local pillar structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1), pp.83 - 101. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(98)00289-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing of organic toxicants from water by Al13–pluronic modified clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Montarges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot Laurent J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (3), pp.165 - 185. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-1317(98)00027-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Studies of Hydroxy-Ga Pillared Clays by Ga K-Edge X-Ray Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-829-C2-830. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation of Al13-Polyethyleneoxide Complexes into Montmorillonite Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michot Laurent J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (4), pp.417 - 426. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1346/CCMN.1995.0430404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in mine tailings from ion-adsorption clay deposits : insights from modelling and X-Ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium CIRSET – LIA Ecoland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and rare earth elements (REEs): from transfer and accumulation to cellular responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantMetals Conference - Trace Metal Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal analysis of the sedimentary record of 238U and 232Th series in seven major French rivers: the role of geology and NORM occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zebracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Vismes Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity, Marseille, France, 24-29 Novembre 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian Radiation and Nuclear Safety Authority (DSA); Institut de Radioprotection et de Sûreté Nucléaire (IRSN); In cooperation with the International Union of Radioecology (IUR), IAEA, UNSCEAR, EURADOS, ICRP, Journal of Environmental Radioactivity and the European Radioecology Alliance, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel passé oublié sous les sapins vosgiens ? Une approche cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ᵉ colloque du Réseau des Zones Ateliers : "Co-construire la recherche sur les socio-écosystèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers du CNRS (RZA), Sep 2024, 51800 Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal analysis of the sedimentary record of 238U and 232Th series in seven major French rivers: the role of geology and NORM occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zebracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Vismes Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity (ICRER 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian Radiation and Nuclear Safety Authority (DSA); Institut de Radioprotection et de Sûreté Nucléaire - IRSN (France), Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et spéciation des terres rares dans des stériles miniers par micromorphologie et spectroscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau des microscopistes INRAE, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation des terres rares dans des stériles issus d'exploitation d'argiles ioniques (Chine) : Étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e edition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zaffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'ouverture de barrage sur le devenir des contaminants organiques dans des dépôts de berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Balastegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of reclamation on REEs speciation in ion-adsorption mine tailings: Experimental & Modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and speciation of Rare Earth Elements in mine tailings from ion-adsorption deposits in Southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Bone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Malardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferns for Rare Earth Elements (REE) – Toward deciphering REE transfer to plants using the accumulating fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of REEs in ionic REE mine tailings under reclamation: Experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan E. Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular geochemistry of Zn in continental rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Rare earth elements supply: challenges and perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration des polluants halogénés par des biochars et charbons actifs afin de limiter leur transfert à l’écosystème, la flore et l’animal : le projet PIEGEACHLOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc behavior in river materials through the double spectroscopic and isotopic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term behavior of iron and zinc in steelmaking wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-compartiments de la diversité microbienne adaptée à l’antimoine et arsenic au niveau d’un site minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grybos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les aspects &amp;quot;utilisateurs&amp;quot; : intérêts et retours d’expériences de chercheurs et enseignants-chercheurs du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Manival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences ouvertes : expériences, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Ministère de l'Enseignement supérieur, de la Recherche et de l'Innovation, Oct 2018, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fantômes remontent la Meuse… Observations préliminaires à propos d'un fantôme de roche en forêt de Jaulnay (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rodange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Spéléologie Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Han-sur-Lesse, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr speciation and availability in tropical ultramafic soils : a combination of micro X-ray fluorescence, XANES spectroscopy and isotopic exchange kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuration des eaux urbaines : du diagnostic de fonctionnement de la STEP à l'impact des rejets sur le milieu naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Catalina Avella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme EC2CO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid speciation and availability of chromium in ultramafic soils from Niquelândia (Brazil) : chemical and spectroscopic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Viennea, Austria. pp.02516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contamination in suspended matter and sediments : the junction of Fensch and Mosell rivers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montarges‐pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposiium on the Interactions between Sediments and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance par les Bivalves de processus de restauration hydromorphologique d'une rivière urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Beuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni isotopic fractionation at the interface with mineral phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Landrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling river hydrosedimentary fluxes during a flood event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Martinez-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018 (Ninth international conference on fluvial hydraulics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon - Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique de l'Orne dans la zone de remous amont du barrage de Beth (Jœuf - Moyeuvre-Grande, Lorraine) ; implication sur la remise en suspension des sédiments et de leurs contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSMR 2017 (Transport Solide et Morphodynamique des Rivières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of using Ni isotopes as anthropogenic source tracer in river sediments: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni isotopic fractionation due to interaction with small organic acids and purified humic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Anthropogenic Sources in River Sediments with Zn and Pb Isotope Signatures: A Case Study in Northeast France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuofei Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river: a heritage of steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ravalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river of a past industrial valley: from sediments to availability in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Abuhelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomining of Ni: how hyperaccumulation traits can be used in green mining?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry – Special Session « Metallophytes » SS05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel in seedlings of Berkheya coddii during germination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Coimbra, Portugal. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil diversity and consequences on Ni availability and hyperaccumulator distribution in the Barberton Greenstone belt (Mpumalanga, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Mesjasz‐przybylowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Coimbra, Portugal. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hyperaccumulators develop Specific Chelates for Nickel Transport and Storage? The cases of Senecio coronatus and Berkheya coddii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Mesjasz‐przybylowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nickel in seedlings of Berkheya coddii during germination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Przybyłowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Barnabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of pyrometallurgical slags and dusts in soils : a mineralogical and geochemical approach. International Conference on &amp;quot;The Biogeochemistry of Trace Elements&amp;quot;, Florence, Italie (3-7 juillet 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Guimaraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et fonctionnement du système sol/plante/microorganismes dans les maquis miniers. Perspectives d'application à la restauration écologique. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Ecomine biotop. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2015, 315 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01938824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation d'argiles intercalées par des espèces métalliques et organiques : application à l'adsorption de polluants en phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL085N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Noirault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04710885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Khelili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33600-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c06985" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin A. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106340" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03906553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leide Andrade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Aquino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamile Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cero Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05520-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Walczak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amutova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06494-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shen Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Ent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04541-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D de Jonge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. M. Aarts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00106A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. El Samrani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-3901-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabar&#237;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane-Clarisse Mouchon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1609-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yehya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.181" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01443" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella O. Zelano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Martinez-Carreras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.04.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groeber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Przyby&#322;owicz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnabas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-015-0527-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BWQV4TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rati&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duriez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Falkenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2192-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Gjoka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulejman Sulce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3709-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.051" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115156v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X15TPTL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Mendes Guimaraes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2R3JGH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413495v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486274v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.L. Fezeu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ngassoum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.F. Mbofund" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2009.00402.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1TM5RS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-009-0304-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDN05CCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264652v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.08.019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chardot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent,j. Michot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.02.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX1Z4Z6H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329795v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31G18ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.09.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ4VK1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ramelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M80BJ6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899639v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barr&#232;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-002-0286-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2LMNFZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899570v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana G&#246;rner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ameil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(02)00553-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQF2K2QW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283479v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899528v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9941429" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LT0GTLSH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(98)00289-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFL7HJ5R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345882v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon Delphine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00291-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8Q79BKF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899523v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Montarges" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-1317(98)00027-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R9D4B9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ildefonse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997251" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899507v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhote" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1995.0430404" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373219v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Goudard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330231v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480081v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Vismes Ott" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074722v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328067v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328065v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325719v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Bone" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473676v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189732v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232422v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954055v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885979v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189713v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grybos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019689v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Champredonde" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rodange" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608579v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Guimaraes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalina Avella" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409237v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valenton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S Martins" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413981v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rouillier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189705v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gross" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189706v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170240v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zelano" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179717v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179424v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217764v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486459v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bani" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Houzelot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486466v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groeber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Mesjasz&#8208;przybylowicz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486469v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Barnabas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749107v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486467v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608590v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751364v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL085N" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05460825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04190-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Noirault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balastegui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176879" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04710885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Khelili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33600-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c06985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin A. Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106340" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03906553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leide Andrade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Aquino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamile Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cero Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05520-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Walczak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shen Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05728" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cloquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Ent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04541-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D de Jonge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03878" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amutova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06494-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. El Samrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114960" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615674v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-3901-2019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. M. Aarts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00106A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yehya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.05.181" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabar&#237;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane-Clarisse Mouchon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1609-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella O. Zelano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Martinez-Carreras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.04.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rati&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BWQV4TZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groeber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Przyby&#322;owicz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnabas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-015-0527-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076219v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Gjoka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulejman Sulce" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3709-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duriez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Falkenberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2192-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X15TPTL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001595v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Mendes Guimaraes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2R3JGH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119788v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.L. Fezeu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ngassoum" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.F. Mbofund" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2009.00402.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1TM5RS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468351v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-009-0304-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDN05CCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264652v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.08.019" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413495v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.028" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31G18ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329775v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.09.023" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ4VK1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486277v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chardot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent,j. Michot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.02.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX1Z4Z6H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163572v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ramelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.021" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M80BJ6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barr&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899558v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-002-0286-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2LMNFZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899570v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana G&#246;rner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ameil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(02)00553-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQF2K2QW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283479v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899528v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9941429" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LT0GTLSH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345882v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon Delphine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00291-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8Q79BKF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899534v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(98)00289-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFL7HJ5R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899523v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Montarges" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-1317(98)00027-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R9D4B9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ildefonse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997251" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899507v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhote" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1995.0430404" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330231v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373219v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Goudard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074722v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Vismes Ott" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meyer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318461v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480081v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328067v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328065v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813340v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325729v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325719v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Bone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189732v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473676v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232422v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954055v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grybos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019689v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Champredonde" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rodange" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608579v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Guimaraes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584721v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalina Avella" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409237v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valenton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S Martins" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413981v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rouillier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170240v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zelano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189706v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gross" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019565v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189705v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179424v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179717v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217764v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486459v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Houzelot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486467v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groeber" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Barnabas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486466v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Mesjasz&#8208;przybylowicz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749107v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486469v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608590v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pichon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751364v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL085N" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>