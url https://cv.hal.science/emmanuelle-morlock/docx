--- v0 (2026-03-22)
+++ v1 (2026-05-12)
@@ -1316,191 +1316,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles démarches &amp;quot;Low Tech&amp;quot; pour l'innovation numérique dans le domaine des cultures écrites anciennes</w:t>
+                <w:t xml:space="preserve">Les référentiels Biblissima et leur rôle pour l'interopérabilité et l'ouverture des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Frunzeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MSH Mondes / Huma-Num Lab Les sciences humaines et sociales à l’ère numérique : entre Low Tech et informatisation générale des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Pouyllau (CNRS,Huma-Num Lab); Julien Schuh (Université Paris Nanterre, MSH Mondes - UAR 3225), Apr 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Atelier Digit_Hum 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Laure Massot (CAPHES CNRS/ENS PSL – UAR 3610); Agnès Tricoche (AOROC CNRS/ENS/EPHE PSL – UMR 8546); Régis Witz (CNRS, UAR 3227 MISHA), Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04774607v1</w:t>
+                <w:t xml:space="preserve">hal-04774384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les référentiels Biblissima et leur rôle pour l'interopérabilité et l'ouverture des données</w:t>
+                <w:t xml:space="preserve">Quelles démarches &amp;quot;Low Tech&amp;quot; pour l'innovation numérique dans le domaine des cultures écrites anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduard Frunzeanu</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Digit_Hum 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Laure Massot (CAPHES CNRS/ENS PSL – UAR 3610); Agnès Tricoche (AOROC CNRS/ENS/EPHE PSL – UMR 8546); Régis Witz (CNRS, UAR 3227 MISHA), Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire MSH Mondes / Huma-Num Lab Les sciences humaines et sociales à l’ère numérique : entre Low Tech et informatisation générale des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Pouyllau (CNRS,Huma-Num Lab); Julien Schuh (Université Paris Nanterre, MSH Mondes - UAR 3225), Apr 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774384v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier &amp;quot;Aligner et enrichir ses données avec data.biblissima via l'outil OpenRefine</w:t>
               </w:r>
@@ -1584,187 +1584,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04774666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des Sermones ad monachos de la collection d’Eusèbe Gallican : création d’une application web évolutive avec TEI Publisher</w:t>
+                <w:t xml:space="preserve">Rédiger un PGD… et après ? Retour d'expérience sur le PGD de Biblissima+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Zéringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les p'tits dej' 'Humanités numériques' de l'IRHT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12165936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774880v1</w:t>
+                <w:t xml:space="preserve">hal-04683432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rédiger un PGD… et après ? Retour d'expérience sur le PGD de Biblissima+</w:t>
+                <w:t xml:space="preserve">L’étude des Sermones ad monachos de la collection d’Eusèbe Gallican : création d’une application web évolutive avec TEI Publisher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Zéringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Donnée 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les p'tits dej' 'Humanités numériques' de l'IRHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Kuhry (IRHT, CNRS), 2023, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683432v1</w:t>
+                <w:t xml:space="preserve">hal-04774880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : « Le protocole de partage de textes DTS dans Biblissima+ : point d’avancement et perspectives »</w:t>
               </w:r>
@@ -2120,295 +2120,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux plans de gestion et de partage de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The integration of XML databases and content management systems in digital editions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Cayless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif-Jöran Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Wicentowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire P.A. R. I. S.Institut de Géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Balisage: The Markup Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Washington, DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4242/BalisageVol23.Birnbaum01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837320v1</w:t>
+                <w:t xml:space="preserve">hal-04772267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERC Rules on Open Access Publication and the Open Data Research Pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dharma Kick-off Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Francis, Arlo Griffiths and Annette Schmiedchen, Sep 2019, Berlin - Humboldt Universität, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integration of XML databases and content management systems in digital editions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction aux plans de gestion et de partage de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Wicentowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balisage: The Markup Conference 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire P.A. R. I. S.Institut de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géographie-cités UMR 8504, Apr 2019, Paris, Institut de géographie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4242/BalisageVol23.Birnbaum01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04772267v1</w:t>
+                <w:t xml:space="preserve">hal-04837320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux plans de gestion et de partage de données</w:t>
               </w:r>
@@ -2733,234 +2733,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02062266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research data management: from data management planning to data sharing and archiving</w:t>
+                <w:t xml:space="preserve">Introduction au plan de gestion de données de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier d'épigraphie numérique de l'IFAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratorie HiSoMA - IFAO - Tufts University, Oct 2018, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">Journée MASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Mémoire des Archéologues et des sites archéologiques (MASA), Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02062302v1</w:t>
+                <w:t xml:space="preserve">halshs-02062323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaliser des éditions de sources textuelles durables, est-ce possible ?</w:t>
+                <w:t xml:space="preserve">Research data management: from data management planning to data sharing and archiving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences “Les lundis numériques de l’INHA”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier d'épigraphie numérique de l'IFAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratorie HiSoMA - IFAO - Tufts University, Oct 2018, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02062279v1</w:t>
+                <w:t xml:space="preserve">halshs-02062302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au plan de gestion de données de la recherche</w:t>
+                <w:t xml:space="preserve">Réaliser des éditions de sources textuelles durables, est-ce possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MASA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Mémoire des Archéologues et des sites archéologiques (MASA), Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences “Les lundis numériques de l’INHA”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02062323v1</w:t>
+                <w:t xml:space="preserve">halshs-02062279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From File Interoperability to Service Interoperability : The Distributed Text Services</w:t>
               </w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Almas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Cayless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,191 +3203,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01773204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux du &amp;quot;Data management plan&amp;quot; pour les chercheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open Critical Edition. The Missing Link Between Digital Humanities and Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Burghart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Romier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques et données ouvertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'organisation : Julia Bonaccorsi (SH, UdL), Nathalie Fargier (Persée, UdL), Sabine Loudcher (ISH, UdL), Bruno Morandière (MOM, UdL), Julie Erismann (MOM, UdL), May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">DARIAH Winter School “Open Data Citation for Social Science and Humanities”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Digital Research Infrastructure for the Arts and Humanities, Oct 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01781500v1</w:t>
+                <w:t xml:space="preserve">halshs-01986612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Critical Edition. The Missing Link Between Digital Humanities and Open Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux du &amp;quot;Data management plan&amp;quot; pour les chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Burghart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
+                <w:t xml:space="preserve">Genevieve Romier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARIAH Winter School “Open Data Citation for Social Science and Humanities”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Digital Research Infrastructure for the Arts and Humanities, Oct 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Humanités numériques et données ouvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'organisation : Julia Bonaccorsi (SH, UdL), Nathalie Fargier (Persée, UdL), Sabine Loudcher (ISH, UdL), Bruno Morandière (MOM, UdL), Julie Erismann (MOM, UdL), May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01986612v1</w:t>
+                <w:t xml:space="preserve">halshs-01781500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de l’élaboration d’une bibliographie épigraphique numérique</w:t>
               </w:r>
@@ -4467,178 +4467,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00426298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;modèle abstrait&amp;quot; du corpus Bouvard : première approche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dossiers de Bouvard et Pécuchet de Flaubert - Fragments visuels et fragments logiques au sein du projet d'édition électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'étude " Constitution et exploitation de corpus issus de manuscrits - Lectures, écritures et nouvelles approches en recherche documentaire " organisée par Cécile Meynard et Thomas Lebarbé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire publication électronique - IRHT Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00368044v1</w:t>
+                <w:t xml:space="preserve">halshs-00438078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dossiers de Bouvard et Pécuchet de Flaubert - Fragments visuels et fragments logiques au sein du projet d'édition électronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le &amp;quot;modèle abstrait&amp;quot; du corpus Bouvard : première approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire publication électronique - IRHT Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Orléans, France</w:t>
+              <w:t xml:space="preserve">journée d'étude " Constitution et exploitation de corpus issus de manuscrits - Lectures, écritures et nouvelles approches en recherche documentaire " organisée par Cécile Meynard et Thomas Lebarbé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00438078v1</w:t>
+                <w:t xml:space="preserve">halshs-00368044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4784,277 +4784,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corpus numérique des inscriptions de la Cachette de Karnak</w:t>
+                <w:t xml:space="preserve">Towards an XML Corpora Exposition as LOD with the Lightweight Xquery-Based Framework SynopsX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coulon</w:t>
+                <w:t xml:space="preserve">Emmanuel Chateau Dutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jambon</w:t>
+                <w:t xml:space="preserve">Maud Ingarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gaubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gedzelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée d'études Humanités numériques EPHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Cracovie, Poland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01778047v1</w:t>
+                <w:t xml:space="preserve">halshs-01778296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an XML Corpora Exposition as LOD with the Lightweight Xquery-Based Framework SynopsX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le corpus numérique des inscriptions de la Cachette de Karnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chateau Dutier</w:t>
+                <w:t xml:space="preserve">Emmanuel Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Ingarao</w:t>
+                <w:t xml:space="preserve">Christian Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gedzelman</w:t>
+                <w:t xml:space="preserve">Sépideh Qaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Cracovie, Poland. , 2016</w:t>
+              <w:t xml:space="preserve">Première journée d'études Humanités numériques EPHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01778296v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01778047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ateliers Pratiques Numériques en SHS des laboratoires lyonnais</w:t>
               </w:r>
@@ -5273,51 +5273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Razanajao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Conference and Members' Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rome, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5484,51 +5484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Papers from the 2015 TEI Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Burghart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5836,293 +5836,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données de l'observatoire des cultures écrites Biblissima+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IThAC Plan de gestion de données à 6 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Campus Condorcet. 2024</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04772214v1</w:t>
+                <w:t xml:space="preserve">halshs-04624988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IThAC Plan de gestion de données à 6 mois</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plan de gestion des données de l'observatoire des cultures écrites Biblissima+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Frunzeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Campus Condorcet. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-04624988v1</w:t>
+                <w:t xml:space="preserve">halshs-04772214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IThAC - Plan de gestion des données à 24 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6609,51 +6609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="235B0196"/>
+    <w:nsid w:val="DB84630F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6840,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-morlock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1617-8554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185971202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.41/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543050v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.3989" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock-Gerstenkorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.3-4.123-145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C780E8DFFFA5FC0998B9B5199D15026F5E75CC9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Robineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15855243" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Langel&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14057090." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Z&#233;ringer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12165936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romanello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14059580" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7794/3a3z-kf94" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Birnbaum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Cayless" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif-J&#246;ran Olsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wicentowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol23.Birnbaum01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Almas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Romier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Burghart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Elwert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Polis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaugiraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boschetto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Santin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141933v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pideh Qaheri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhumanities.org/dhq/vol/12/1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441286v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian K. Wheatley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miyake" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-morlock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1617-8554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185971202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marcotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.41/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543050v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.3989" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock-Gerstenkorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.3-4.123-145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C780E8DFFFA5FC0998B9B5199D15026F5E75CC9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Robineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15855243" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Langel&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14057090." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12165936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Z&#233;ringer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romanello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14059580" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7794/3a3z-kf94" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Birnbaum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Cayless" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif-J&#246;ran Olsson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wicentowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol23.Birnbaum01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Almas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Burghart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Romier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Elwert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Polis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaugiraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boschetto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Santin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141933v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jambon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pideh Qaheri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitalhumanities.org/dhq/vol/12/1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441286v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian K. Wheatley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miyake" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772214v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>