--- v0 (2026-03-15)
+++ v1 (2026-04-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Olivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8841-9524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060410116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et art poétique au Mali. Les madih de Aboubakar b. Al-Hadi Ko Yaro (1940-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Tombouctou, 2016, 9789995253257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delatour, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discover Musical Cultures in the Kunene. A Guide to the Living Music and Dance of Namibia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minette Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Namibia Scientific Society, 2004, 999166372X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndroje Balendro. Musiques, terrains et disciplines. Textes offerts à Simha Arom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters-SELAF, 1995, 2877231585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui sonne la musique malienne ? Productions sonores et imaginaire 2.0 de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JBZ (Abidjan) et Bogolan (Bamako) : Itinéraire biographique de deux « studios live » de légende et de leurs principaux protagonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les fabriques sonores du Sud global, 21 (1-2), pp.23-52. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vka⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Uses of Low Tech in Bamako Recording Studios (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2-3), pp.225-242. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2023.2201242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités du terrain virtuel. Une netnographie de la crise malienne est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités du terrain virtuel. Une Netnographie des situations de crise est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cultures enregistrées aux cultures de l’enregistrement : l’ethnomusicologie à un tournant épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localités d’une technologie globale Pratiquer l’ethnomusicologie en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cultures du numérique, 35, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogies des professionnels du studio d’enregistrement à Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cultures du numérique, 35, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual career paths and multiple connections. Portraits of three arrangers and sound engineers in Abidjan (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas (Taipei) : monthly review of philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la téléphonie mobile fait à la musique ouest-africaine : Le projet ZikMali : un nouveau modèle de distribution musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°219 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.219.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeCP2 is involved in random mono-allelic expression for a subset of human autosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saintpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1866 (6), pp.165730. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02571291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Armelle Gaulier et Denis-Constant Martin, Cape Town Harmonies. Memory, Humour & Resilience, Cape Town, African Minds, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autour du programme des concours 2018, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Un éclectisme assumé” : Entretien avec Denis-Constant Martin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Constant Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.191-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérateurs téléphoniques comme nouveaux opérateurs culturels : politiques de la musique numérique au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sound Studies. À l'écoute du social, Hors-série n°1, pp.179-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “droit d’auteur” est-il internationalisable ? Retour sur une situation malienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas (Taipei) : monthly review of philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 496, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et globalisation. « Techno-logiques » de la création musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.134-148. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.022.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranging the World. Works, Authors and Rights: Musics and Dances in Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 : 2, pp.7-27. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d’auteur vs usages locaux de l’autorité. Réflexion à partir d’une K7 de louanges islamiques au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.151-171. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Kenneth Good, Diamonds, Dispossession & Democracy in Botswana, Woodbridge/Rochester/ Johannesburg, James Currey/Jacana Media, African Issues, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.228-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mark Bradshaw, Swaziland. Chants des Swazi, AIMP XCIV, VDE CD-1283, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.335-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Ute Dieckmann, Hai//om in the Etosha Region. A History of Colonial Settlement, Ethnicity and Nature Conservation, Basler Afrika, Bibliographen, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer, transformer, oublier. L’art ju|’hoan de consumer la musique (Namibie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.169-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives khoisan. L’histoire comme champs de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (2), pp.193-222. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afhi.006.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance musicale et situation sociale. Deux mises en forme d’un chant ju|'hoan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite musique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74-1/2, pp.97-123. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/africanistes.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : les Wagogo maîtres de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.260-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marjorie Shostak, Nisa. The Life and Words of a !Kung Woman, 2000 [1981], Cambridge (Mass), Harvard University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 164 (164), pp.159-161. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.14132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on Musical Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45 (3), pp.480-488. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/852867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing the Ju|'hoan Musical Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Study Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Symbolic Categories and Ritual Practice in Hunter-Gatherer Experiences, Suppl 27, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14989/68420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Seuls les hommes chantent”. Ce que disent les Ju|'hoansi sur leur pratique musicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69 (2), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jafr.1999.1215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer, narrer, commenter. Manières de dire la musique selon les Bochimans Ju|'hoansi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles, Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nicholas M. England, Music among the Zu'|'wa-si and Related Peoples of Namibia, Botswana and Angola, 1995, New York & London, Garland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques vocales pygmée et bochiman : deux conceptions africaines du contrepoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (3), pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de Sylvie Bolle-Zemp, Le réenchantement de la montagne. Aspect du folklore musical en Haute-Gruyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Beatmaking à Dakar. Musique, savoirs, technologies. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maël Péneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Beatmaking à Dakar. Musique, savoirs, technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Classiques Garnier, pp.9-14, 2025, Histoire des techniques, 978-2-406-18696-0. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18698-4.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make an arrangement with Malian tradition: Six ways of embodying national identity in Bamako recording studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Hasegawa, J. Delisle, J. Noble, &amp; M. Touizrar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Orchestration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What mobile phone does to Western African music. ZikMali streaming platform: toward a new model of music distribution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Christine Ithurbide, Tristan Mattelart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and the Global South. Reconfiguring Power Relations in the Cultural Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.199-214, 2023, 978-1-032-48991-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003391746-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnomusicology of the Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Donin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Creative Process in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, 9780190636197. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190636197.013.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shepherd John, Horn David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Encyclopedia of Popular Music of the World. Volume XII. Genres: Sub-Saharan African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing, pp.574-580, 2019, 9781501342028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les imaginaires de la globalisation au prisme du champ artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieu Sarah, Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.5-43, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur en question. Analyse d’une situation malienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieu Sarah, Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.227-252, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes et débrouilles. Une enquête sur la musique numérique à Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Guern Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de musique. Questions de méthode à l’ère de la numérimorphose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.275-303, 2017, 9782705693008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maouloud de Djenné : Stratégies patrimoniales de l’islam, mémoire urbaine et identité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Brunet-Jailli, J. Charmes, D. Konaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Tombouctou/IRD Éditions, pp.252-283, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musiques avec compositeurs. Genèse de quelques œuvres en contexte d’oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donin Nicolas, Grésillon Almuth, Lebrave Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.85-100, 2015, 9782840509912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maouloud de Djenné : entre mémoire urbaine, patrimonialisation de l’islam soufi et tourisme religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain : Regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions/Tombouctou Editions, 2014, 9789995253165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “religions du terroir” à l’islam et vice versa : politiques culturelles et pratiques artistiques croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Djebbari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet-Jailly Joseph, Charmes Jacques, Konaté Doulaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain : Regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions/Tombouctou Editions, pp.333-363, 2014, 9789995253165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnomusicologie, création musicale et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.7-25, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les louanges islamiques au Mali : un art de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.93-116, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique patrimoniale de la musique et globalisation musulmane à Djenné (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desroches Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en scène des territoires musicaux : tourisme, patrimoine et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, pp.216-233, 2011, 9782760622463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical categorization: from cognition to action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mans Minette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living in Worlds of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.86-92, 2009, 9789048127054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des techniques polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nattiez Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vol. V "L'unité de la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Actes Sud, pp.1088-1109, 2007, Musiques. Une encyclopédie pour le XXIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des techniques polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Nattiez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques – Une encyclopédie pour le XXIe siècle. Vol. V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.1088-1109, 2007, 9782742769742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Du mythe à l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.11-38, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : L’histoire continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.203-216, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique ju|'hoan : de la création à la consumation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.171-201, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mariage à Djenné : rituel et hiérarchies sociales. Situations ethnomusicologique, anthropologique ou politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Leservoisier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains ethnographiques et hiérarchies sociales. Retour réflexif sur la situation d’enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-163, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Practices and Musical Practices among the Ju|'hoansi (Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sugawara K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Distribution of Body Resources. Correlations between Ecological, Symbolic and Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo University of Foreign Studies, pp.138-151, 2005, 487297882X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un mariage à Djenné : rituel et hiérarchies sociales. Situations ethnomusicologique, anthropologique ou politique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leservoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains ethnographiques et hiérarchies sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-163, 2005, 2845865988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Metamorphosis – Or the Ju|'hoan Conception of Plurivocality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of South African Music. A Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press, pp.249-257, 2005, 1904303366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipologia delle tecniche polifoniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nattiez Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vol. V “L'unità della musica”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Einaudi, pp.1065-1068, 2005, Einaudi Enciclopedia della Musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Besse. Histoire et contemporanéité d’un pèlerinage alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages. Rivista di Arti, Culture, Rifflessioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crocetti Editore, pp.54-71, 2003, 8883061144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenne: Music as a Political Act in an African Muslim City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Stella et G. Strappa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planned City? ISUF International Conference (Proceedings of the International Conference, Trani, 3-6 July, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uniongrafica Corcelli Editrice, pp.682-688, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pygmy music/Bushman music: new elements of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biesbrouck S. Elders, Rossel G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central African Hunter-Gatherers in a Multidisciplinary Perspective: Challenging Elusiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNWS, pp.105-120, 1999, 9057890186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushman Music: the Illusion of Polyphony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schladt Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, identity, and conceptualization among the Khoisan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.359-371, 1998, 389645143X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un répertoire enfantin et de ses multiples formes poético-musicales (Val d'Aoste, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Despringre André-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chants enfantins d'Europe. Systèmes poético-musicaux de jeux chantés (France, Espagne, Chypre, Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1997, 2738460542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du re-recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dehoux Vincent, Fürniss Susanne, Le Bomin Sylvie, Olivier Emmanuelle, Rivière Hervé, Voisin Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ndroje balendoro. Musiques, terrains et disciplines. Textes offerts à Simha Arom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters/SELAF, 1995, 2877231585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données du programme ANR AFRINUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des arts et des artistes dans la compréhension des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et développement. Renforcer le lien pour une meilleure lisibilité des crises modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHED-Campus AFD, May 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations de Grand M, artiste malien, au Venezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFRINUM « Cultures populaires et identités en acte. Technologie numérique, musique et danse en Afrique et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR AFRINUM, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des artistes et les attentes des citoyen.nes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et développement. Renforcer le lien pour une meilleure lisibilité des crises modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHED-Campus AFD, May 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versioning national folklore – Arrangement as performance in Bamako recording studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indigenous Music Technologies International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhodes University, Feb 2023, Grahamstown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante du panel « Souverainetés médiatiques, par le haut et par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « La fabrique des communautés imaginées : Liens sociaux, filières économiques et enjeux politiques des industries culturelles en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FASOPO, Feb 2023, Paris Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde “Témoigner de l’impact économique des industries culturelles et créatives sur le développement”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international Arts et développement : une rencontre à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHEDD, May 2023, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme ZikMali : comment se construit au Mali une distribution numérique de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Diarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « Technologie numérique, jeunesse et Industries Culturelles et Créatives en Afrique de l’ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRINUM et MAC/UFR CRAC Université Gaston Berger, Dec 2023, Saint Louis du Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Remixing in Abidjan (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mckinnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">153rd Convention of Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du numérique : les localités d’une technologie globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création musicale et électrification sonore en Méditerranée - XXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, Nov 2022, Le Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research-enriched pedagogy to democratize audio knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliézer Oubda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">153rd Convention of Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production as Performance in Bamako Recording Studios (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Performance Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Oct 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique transforme : « droit d’auteur » et consentement à payer pour la musique au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ART, CULTURE, CREATION : DES PRATIQUES (ANTI) BUREAUCRATIQUES ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHA-CREPOS / DAK’ART, Jun 2021, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Ethnography of Recording Studios in Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Distinction in the 21st Recording Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lethbridge University, Feb 2020, Lethbridge, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession arranger: emerging figure in musical creation and digital audio knowledge production in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 5th édition « Tracking the Creative Process in Music »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova FCSH, Oct 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance culturelle du Mali, terroirs d’identités et médiations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Art citoyen : performance et performativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAM (CNRS-Sciences Po) et Musée d’Aquitaine, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures de l’artiste entrepreneur en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SACEM, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical creation and recording studio in ethnomusicology. A reflection from Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 4th édition "Tracking the Creative Process in Music"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huddersfield University, Sep 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’Afrique fait à la musique numérique : la catégorie de « digital natives » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Musimorphoses 2 : « Musiques et publics jeunes à l’ère de la musimorphose »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ”renaissance culturelle” du Mali aura-t-elle lieu ? Terroirs d’identités et nouvelles médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international "L’idéal du musicien et l’âpreté du monde : construire la diversité par la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS et Abbaye de Royaumont, Sep 2017, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques de la musique en régime numérique : le cas du Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales de l’ANR Musimorphose : « Nouvelles pratiques de la musique en régime numérique : perspectives des Suds »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Musimorphose, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le « droit d’auteur » est-il internationalisable ? Retour sur une situation malienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Inter-traductibilité dans les arts : la question de l’auteur et de l’auctorialité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taipei University of Education, Nov 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et technologiques de l’économie morale au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La transnationalisation du religieux par la musique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Faculté de Musique, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music in Mali: Constructing a Local Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Africanists, « Society and politics in Africa : Traditional, Transitional, and New »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, May 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Festival Maouloud”. L’émergence d’une musique religieuse populaire au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le Mali contemporain : regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et MAE, Oct 2013, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music au Mali : logiques et techno-logiques de l’économie morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales "Outils et supports technologiques de la création musicale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auteur vs autorité. Réflexion à partir de quelques exemples maliens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales "Pratiques et statuts de la création musicale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of a Religious Popular Music in Today Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AEGIS CAS@50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University, Jun 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music in today Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’US African Studies Association (ASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philadelphia University, Nov 2012, Philadelphia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création musicale et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RTP Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences-Po Bordeaux, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création collective, individuelle ou distribuée : comment chacun compose avec la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes de l'ANR GLOBAMUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Metamorphosis or the Ju|'hoan Conception of Plurivocality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khoisan Identities &amp; Cultural Heritage Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Cape Town, South Africa. pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;chants en rèton&amp;quot; : essai de définition d'une pratique polyphonique alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle du Centre d'Études Francoprovençales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Aoste, Italie. pp.88-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Olivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8841-9524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060410116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et art poétique au Mali. Les madih de Aboubakar b. Al-Hadi Ko Yaro (1940-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Tombouctou, 2016, 9789995253257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delatour, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discover Musical Cultures in the Kunene. A Guide to the Living Music and Dance of Namibia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minette Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Namibia Scientific Society, 2004, 999166372X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndroje Balendro. Musiques, terrains et disciplines. Textes offerts à Simha Arom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters-SELAF, 1995, 2877231585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui sonne la musique malienne ? Productions sonores et imaginaire 2.0 de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JBZ (Abidjan) et Bogolan (Bamako) : Itinéraire biographique de deux « studios live » de légende et de leurs principaux protagonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les fabriques sonores du Sud global, 21 (1-2), pp.23-52. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vka⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Uses of Low Tech in Bamako Recording Studios (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2-3), pp.225-242. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2023.2201242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités du terrain virtuel. Une netnographie de la crise malienne est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités du terrain virtuel. Une Netnographie des situations de crise est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cultures enregistrées aux cultures de l’enregistrement : l’ethnomusicologie à un tournant épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localités d’une technologie globale Pratiquer l’ethnomusicologie en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cultures du numérique, 35, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogies des professionnels du studio d’enregistrement à Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cultures du numérique, 35, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual career paths and multiple connections. Portraits of three arrangers and sound engineers in Abidjan (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas (Taipei) : monthly review of philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la téléphonie mobile fait à la musique ouest-africaine : Le projet ZikMali : un nouveau modèle de distribution musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°219 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.219.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeCP2 is involved in random mono-allelic expression for a subset of human autosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saintpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1866 (6), pp.165730. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02571291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Armelle Gaulier et Denis-Constant Martin, Cape Town Harmonies. Memory, Humour & Resilience, Cape Town, African Minds, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autour du programme des concours 2018, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Un éclectisme assumé” : Entretien avec Denis-Constant Martin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Constant Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.191-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérateurs téléphoniques comme nouveaux opérateurs culturels : politiques de la musique numérique au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sound Studies. À l'écoute du social, Hors-série n°1, pp.179-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “droit d’auteur” est-il internationalisable ? Retour sur une situation malienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas (Taipei) : monthly review of philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 496, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et globalisation. « Techno-logiques » de la création musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.134-148. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.022.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranging the World. Works, Authors and Rights: Musics and Dances in Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 : 2, pp.7-27. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d’auteur vs usages locaux de l’autorité. Réflexion à partir d’une K7 de louanges islamiques au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.151-171. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Kenneth Good, Diamonds, Dispossession & Democracy in Botswana, Woodbridge/Rochester/ Johannesburg, James Currey/Jacana Media, African Issues, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.228-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mark Bradshaw, Swaziland. Chants des Swazi, AIMP XCIV, VDE CD-1283, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.335-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer, transformer, oublier. L’art ju|’hoan de consumer la musique (Namibie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.169-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Ute Dieckmann, Hai//om in the Etosha Region. A History of Colonial Settlement, Ethnicity and Nature Conservation, Basler Afrika, Bibliographen, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives khoisan. L’histoire comme champs de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (2), pp.193-222. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afhi.006.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance musicale et situation sociale. Deux mises en forme d’un chant ju|'hoan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite musique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74-1/2, pp.97-123. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/africanistes.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : les Wagogo maîtres de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.260-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marjorie Shostak, Nisa. The Life and Words of a !Kung Woman, 2000 [1981], Cambridge (Mass), Harvard University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 164 (164), pp.159-161. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.14132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on Musical Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45 (3), pp.480-488. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/852867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing the Ju|'hoan Musical Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Study Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Symbolic Categories and Ritual Practice in Hunter-Gatherer Experiences, Suppl 27, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14989/68420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Seuls les hommes chantent”. Ce que disent les Ju|'hoansi sur leur pratique musicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69 (2), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jafr.1999.1215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer, narrer, commenter. Manières de dire la musique selon les Bochimans Ju|'hoansi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles, Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nicholas M. England, Music among the Zu'|'wa-si and Related Peoples of Namibia, Botswana and Angola, 1995, New York & London, Garland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques vocales pygmée et bochiman : deux conceptions africaines du contrepoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (3), pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de Sylvie Bolle-Zemp, Le réenchantement de la montagne. Aspect du folklore musical en Haute-Gruyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Beatmaking à Dakar. Musique, savoirs, technologies. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maël Péneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Beatmaking à Dakar. Musique, savoirs, technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Classiques Garnier, pp.9-14, 2025, Histoire des techniques, 978-2-406-18696-0. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18698-4.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make an arrangement with Malian tradition: Six ways of embodying national identity in Bamako recording studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Hasegawa, J. Delisle, J. Noble, &amp; M. Touizrar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Orchestration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What mobile phone does to Western African music. ZikMali streaming platform: toward a new model of music distribution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Christine Ithurbide, Tristan Mattelart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and the Global South. Reconfiguring Power Relations in the Cultural Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.199-214, 2023, 978-1-032-48991-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003391746-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnomusicology of the Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Donin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Creative Process in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, 9780190636197. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190636197.013.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shepherd John, Horn David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Encyclopedia of Popular Music of the World. Volume XII. Genres: Sub-Saharan African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing, pp.574-580, 2019, 9781501342028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les imaginaires de la globalisation au prisme du champ artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieu Sarah, Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.5-43, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur en question. Analyse d’une situation malienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieu Sarah, Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.227-252, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes et débrouilles. Une enquête sur la musique numérique à Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Guern Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de musique. Questions de méthode à l’ère de la numérimorphose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.275-303, 2017, 9782705693008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maouloud de Djenné : Stratégies patrimoniales de l’islam, mémoire urbaine et identité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Brunet-Jailli, J. Charmes, D. Konaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Tombouctou/IRD Éditions, pp.252-283, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musiques avec compositeurs. Genèse de quelques œuvres en contexte d’oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donin Nicolas, Grésillon Almuth, Lebrave Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.85-100, 2015, 9782840509912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maouloud de Djenné : entre mémoire urbaine, patrimonialisation de l’islam soufi et tourisme religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain : Regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions/Tombouctou Editions, 2014, 9789995253165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “religions du terroir” à l’islam et vice versa : politiques culturelles et pratiques artistiques croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Djebbari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet-Jailly Joseph, Charmes Jacques, Konaté Doulaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain : Regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions/Tombouctou Editions, pp.333-363, 2014, 9789995253165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnomusicologie, création musicale et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.7-25, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les louanges islamiques au Mali : un art de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.93-116, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique patrimoniale de la musique et globalisation musulmane à Djenné (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desroches Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en scène des territoires musicaux : tourisme, patrimoine et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, pp.216-233, 2011, 9782760622463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical categorization: from cognition to action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mans Minette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living in Worlds of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.86-92, 2009, 9789048127054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des techniques polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nattiez Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vol. V "L'unité de la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Actes Sud, pp.1088-1109, 2007, Musiques. Une encyclopédie pour le XXIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des techniques polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Nattiez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques – Une encyclopédie pour le XXIe siècle. Vol. V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.1088-1109, 2007, 9782742769742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Du mythe à l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.11-38, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : L’histoire continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.203-216, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique ju|'hoan : de la création à la consumation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.171-201, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Practices and Musical Practices among the Ju|'hoansi (Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sugawara K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Distribution of Body Resources. Correlations between Ecological, Symbolic and Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo University of Foreign Studies, pp.138-151, 2005, 487297882X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mariage à Djenné : rituel et hiérarchies sociales. Situations ethnomusicologique, anthropologique ou politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Leservoisier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains ethnographiques et hiérarchies sociales. Retour réflexif sur la situation d’enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-163, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Metamorphosis – Or the Ju|'hoan Conception of Plurivocality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of South African Music. A Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press, pp.249-257, 2005, 1904303366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un mariage à Djenné : rituel et hiérarchies sociales. Situations ethnomusicologique, anthropologique ou politique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leservoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains ethnographiques et hiérarchies sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-163, 2005, 2845865988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipologia delle tecniche polifoniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nattiez Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vol. V “L'unità della musica”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Einaudi, pp.1065-1068, 2005, Einaudi Enciclopedia della Musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Besse. Histoire et contemporanéité d’un pèlerinage alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages. Rivista di Arti, Culture, Rifflessioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crocetti Editore, pp.54-71, 2003, 8883061144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenne: Music as a Political Act in an African Muslim City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Stella et G. Strappa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planned City? ISUF International Conference (Proceedings of the International Conference, Trani, 3-6 July, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uniongrafica Corcelli Editrice, pp.682-688, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pygmy music/Bushman music: new elements of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biesbrouck S. Elders, Rossel G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central African Hunter-Gatherers in a Multidisciplinary Perspective: Challenging Elusiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNWS, pp.105-120, 1999, 9057890186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushman Music: the Illusion of Polyphony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schladt Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, identity, and conceptualization among the Khoisan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.359-371, 1998, 389645143X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un répertoire enfantin et de ses multiples formes poético-musicales (Val d'Aoste, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Despringre André-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chants enfantins d'Europe. Systèmes poético-musicaux de jeux chantés (France, Espagne, Chypre, Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1997, 2738460542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du re-recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dehoux Vincent, Fürniss Susanne, Le Bomin Sylvie, Olivier Emmanuelle, Rivière Hervé, Voisin Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ndroje balendoro. Musiques, terrains et disciplines. Textes offerts à Simha Arom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters/SELAF, 1995, 2877231585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données du programme ANR AFRINUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations de Grand M, artiste malien, au Venezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFRINUM « Cultures populaires et identités en acte. Technologie numérique, musique et danse en Afrique et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR AFRINUM, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des arts et des artistes dans la compréhension des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et développement. Renforcer le lien pour une meilleure lisibilité des crises modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHED-Campus AFD, May 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des artistes et les attentes des citoyen.nes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et développement. Renforcer le lien pour une meilleure lisibilité des crises modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHED-Campus AFD, May 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versioning national folklore – Arrangement as performance in Bamako recording studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indigenous Music Technologies International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhodes University, Feb 2023, Grahamstown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante du panel « Souverainetés médiatiques, par le haut et par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « La fabrique des communautés imaginées : Liens sociaux, filières économiques et enjeux politiques des industries culturelles en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FASOPO, Feb 2023, Paris Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde “Témoigner de l’impact économique des industries culturelles et créatives sur le développement”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international Arts et développement : une rencontre à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHEDD, May 2023, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme ZikMali : comment se construit au Mali une distribution numérique de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Diarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « Technologie numérique, jeunesse et Industries Culturelles et Créatives en Afrique de l’ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRINUM et MAC/UFR CRAC Université Gaston Berger, Dec 2023, Saint Louis du Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Remixing in Abidjan (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mckinnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">153rd Convention of Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research-enriched pedagogy to democratize audio knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliézer Oubda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">153rd Convention of Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du numérique : les localités d’une technologie globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création musicale et électrification sonore en Méditerranée - XXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, Nov 2022, Le Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production as Performance in Bamako Recording Studios (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Performance Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Oct 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique transforme : « droit d’auteur » et consentement à payer pour la musique au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ART, CULTURE, CREATION : DES PRATIQUES (ANTI) BUREAUCRATIQUES ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHA-CREPOS / DAK’ART, Jun 2021, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Ethnography of Recording Studios in Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Distinction in the 21st Recording Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lethbridge University, Feb 2020, Lethbridge, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession arranger: emerging figure in musical creation and digital audio knowledge production in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 5th édition « Tracking the Creative Process in Music »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova FCSH, Oct 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance culturelle du Mali, terroirs d’identités et médiations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Art citoyen : performance et performativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAM (CNRS-Sciences Po) et Musée d’Aquitaine, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical creation and recording studio in ethnomusicology. A reflection from Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 4th édition "Tracking the Creative Process in Music"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huddersfield University, Sep 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’Afrique fait à la musique numérique : la catégorie de « digital natives » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Musimorphoses 2 : « Musiques et publics jeunes à l’ère de la musimorphose »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures de l’artiste entrepreneur en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SACEM, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ”renaissance culturelle” du Mali aura-t-elle lieu ? Terroirs d’identités et nouvelles médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international "L’idéal du musicien et l’âpreté du monde : construire la diversité par la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS et Abbaye de Royaumont, Sep 2017, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques de la musique en régime numérique : le cas du Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales de l’ANR Musimorphose : « Nouvelles pratiques de la musique en régime numérique : perspectives des Suds »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Musimorphose, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le « droit d’auteur » est-il internationalisable ? Retour sur une situation malienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Inter-traductibilité dans les arts : la question de l’auteur et de l’auctorialité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taipei University of Education, Nov 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et technologiques de l’économie morale au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La transnationalisation du religieux par la musique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Faculté de Musique, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music in Mali: Constructing a Local Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Africanists, « Society and politics in Africa : Traditional, Transitional, and New »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, May 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Festival Maouloud”. L’émergence d’une musique religieuse populaire au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le Mali contemporain : regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et MAE, Oct 2013, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music au Mali : logiques et techno-logiques de l’économie morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales "Outils et supports technologiques de la création musicale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of a Religious Popular Music in Today Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AEGIS CAS@50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University, Jun 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auteur vs autorité. Réflexion à partir de quelques exemples maliens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales "Pratiques et statuts de la création musicale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music in today Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’US African Studies Association (ASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philadelphia University, Nov 2012, Philadelphia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création collective, individuelle ou distribuée : comment chacun compose avec la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes de l'ANR GLOBAMUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création musicale et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RTP Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences-Po Bordeaux, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Metamorphosis or the Ju|'hoan Conception of Plurivocality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khoisan Identities &amp; Cultural Heritage Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Cape Town, South Africa. pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;chants en rèton&amp;quot; : essai de définition d'une pratique polyphonique alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle du Centre d'Études Francoprovençales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Aoste, Italie. pp.88-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EBF19D7"/>
+    <w:nsid w:val="B8D980DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-olivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-9524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Mans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2023.2201242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02571291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165730" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Constant Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.022.0134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afhi.006.0195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.561" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.14132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/852867" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/68420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1999.1215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18698-4.p.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003391746-12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190636197.013.2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Holder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Djebbari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simha Arom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando Fernando" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frabrice Marandola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diarra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mckinnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332537v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Mcnally" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Menon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;li&#233;zer Oubda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089814v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-olivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-9524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Mans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2023.2201242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02571291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165730" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Constant Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.022.0134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afhi.006.0195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.561" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.14132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/852867" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/68420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1999.1215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18698-4.p.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003391746-12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190636197.013.2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Holder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Djebbari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simha Arom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando Fernando" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058248v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frabrice Marandola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diarra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mckinnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913671v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Mcnally" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Menon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;li&#233;zer Oubda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089814v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>