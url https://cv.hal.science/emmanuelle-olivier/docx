--- v1 (2026-04-23)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Olivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8841-9524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060410116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et art poétique au Mali. Les madih de Aboubakar b. Al-Hadi Ko Yaro (1940-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Tombouctou, 2016, 9789995253257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delatour, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discover Musical Cultures in the Kunene. A Guide to the Living Music and Dance of Namibia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minette Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Namibia Scientific Society, 2004, 999166372X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndroje Balendro. Musiques, terrains et disciplines. Textes offerts à Simha Arom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters-SELAF, 1995, 2877231585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui sonne la musique malienne ? Productions sonores et imaginaire 2.0 de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JBZ (Abidjan) et Bogolan (Bamako) : Itinéraire biographique de deux « studios live » de légende et de leurs principaux protagonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les fabriques sonores du Sud global, 21 (1-2), pp.23-52. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vka⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Uses of Low Tech in Bamako Recording Studios (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2-3), pp.225-242. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2023.2201242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités du terrain virtuel. Une netnographie de la crise malienne est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités du terrain virtuel. Une Netnographie des situations de crise est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cultures enregistrées aux cultures de l’enregistrement : l’ethnomusicologie à un tournant épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localités d’une technologie globale Pratiquer l’ethnomusicologie en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cultures du numérique, 35, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogies des professionnels du studio d’enregistrement à Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cultures du numérique, 35, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual career paths and multiple connections. Portraits of three arrangers and sound engineers in Abidjan (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas (Taipei) : monthly review of philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la téléphonie mobile fait à la musique ouest-africaine : Le projet ZikMali : un nouveau modèle de distribution musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°219 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.219.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeCP2 is involved in random mono-allelic expression for a subset of human autosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saintpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1866 (6), pp.165730. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02571291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Armelle Gaulier et Denis-Constant Martin, Cape Town Harmonies. Memory, Humour & Resilience, Cape Town, African Minds, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autour du programme des concours 2018, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Un éclectisme assumé” : Entretien avec Denis-Constant Martin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Constant Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.191-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérateurs téléphoniques comme nouveaux opérateurs culturels : politiques de la musique numérique au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sound Studies. À l'écoute du social, Hors-série n°1, pp.179-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “droit d’auteur” est-il internationalisable ? Retour sur une situation malienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas (Taipei) : monthly review of philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 496, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et globalisation. « Techno-logiques » de la création musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.134-148. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.022.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranging the World. Works, Authors and Rights: Musics and Dances in Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 : 2, pp.7-27. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d’auteur vs usages locaux de l’autorité. Réflexion à partir d’une K7 de louanges islamiques au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.151-171. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Kenneth Good, Diamonds, Dispossession & Democracy in Botswana, Woodbridge/Rochester/ Johannesburg, James Currey/Jacana Media, African Issues, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.228-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mark Bradshaw, Swaziland. Chants des Swazi, AIMP XCIV, VDE CD-1283, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.335-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer, transformer, oublier. L’art ju|’hoan de consumer la musique (Namibie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.169-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Ute Dieckmann, Hai//om in the Etosha Region. A History of Colonial Settlement, Ethnicity and Nature Conservation, Basler Afrika, Bibliographen, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives khoisan. L’histoire comme champs de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (2), pp.193-222. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afhi.006.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance musicale et situation sociale. Deux mises en forme d’un chant ju|'hoan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite musique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74-1/2, pp.97-123. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/africanistes.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : les Wagogo maîtres de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.260-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marjorie Shostak, Nisa. The Life and Words of a !Kung Woman, 2000 [1981], Cambridge (Mass), Harvard University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 164 (164), pp.159-161. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.14132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on Musical Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45 (3), pp.480-488. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/852867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing the Ju|'hoan Musical Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Study Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Symbolic Categories and Ritual Practice in Hunter-Gatherer Experiences, Suppl 27, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14989/68420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Seuls les hommes chantent”. Ce que disent les Ju|'hoansi sur leur pratique musicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69 (2), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jafr.1999.1215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer, narrer, commenter. Manières de dire la musique selon les Bochimans Ju|'hoansi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles, Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nicholas M. England, Music among the Zu'|'wa-si and Related Peoples of Namibia, Botswana and Angola, 1995, New York & London, Garland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques vocales pygmée et bochiman : deux conceptions africaines du contrepoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (3), pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de Sylvie Bolle-Zemp, Le réenchantement de la montagne. Aspect du folklore musical en Haute-Gruyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Beatmaking à Dakar. Musique, savoirs, technologies. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maël Péneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Beatmaking à Dakar. Musique, savoirs, technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Classiques Garnier, pp.9-14, 2025, Histoire des techniques, 978-2-406-18696-0. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18698-4.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make an arrangement with Malian tradition: Six ways of embodying national identity in Bamako recording studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Hasegawa, J. Delisle, J. Noble, &amp; M. Touizrar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Orchestration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What mobile phone does to Western African music. ZikMali streaming platform: toward a new model of music distribution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Christine Ithurbide, Tristan Mattelart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and the Global South. Reconfiguring Power Relations in the Cultural Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.199-214, 2023, 978-1-032-48991-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003391746-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnomusicology of the Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Donin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Creative Process in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, 9780190636197. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190636197.013.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shepherd John, Horn David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Encyclopedia of Popular Music of the World. Volume XII. Genres: Sub-Saharan African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing, pp.574-580, 2019, 9781501342028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les imaginaires de la globalisation au prisme du champ artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieu Sarah, Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.5-43, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur en question. Analyse d’une situation malienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieu Sarah, Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.227-252, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes et débrouilles. Une enquête sur la musique numérique à Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Guern Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de musique. Questions de méthode à l’ère de la numérimorphose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.275-303, 2017, 9782705693008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maouloud de Djenné : Stratégies patrimoniales de l’islam, mémoire urbaine et identité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Brunet-Jailli, J. Charmes, D. Konaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Tombouctou/IRD Éditions, pp.252-283, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musiques avec compositeurs. Genèse de quelques œuvres en contexte d’oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donin Nicolas, Grésillon Almuth, Lebrave Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.85-100, 2015, 9782840509912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maouloud de Djenné : entre mémoire urbaine, patrimonialisation de l’islam soufi et tourisme religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain : Regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions/Tombouctou Editions, 2014, 9789995253165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “religions du terroir” à l’islam et vice versa : politiques culturelles et pratiques artistiques croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Djebbari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet-Jailly Joseph, Charmes Jacques, Konaté Doulaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain : Regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions/Tombouctou Editions, pp.333-363, 2014, 9789995253165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnomusicologie, création musicale et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.7-25, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les louanges islamiques au Mali : un art de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.93-116, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique patrimoniale de la musique et globalisation musulmane à Djenné (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desroches Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en scène des territoires musicaux : tourisme, patrimoine et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, pp.216-233, 2011, 9782760622463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical categorization: from cognition to action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mans Minette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living in Worlds of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.86-92, 2009, 9789048127054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des techniques polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nattiez Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vol. V "L'unité de la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Actes Sud, pp.1088-1109, 2007, Musiques. Une encyclopédie pour le XXIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des techniques polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Nattiez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques – Une encyclopédie pour le XXIe siècle. Vol. V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.1088-1109, 2007, 9782742769742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Du mythe à l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.11-38, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : L’histoire continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.203-216, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique ju|'hoan : de la création à la consumation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.171-201, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Practices and Musical Practices among the Ju|'hoansi (Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sugawara K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Distribution of Body Resources. Correlations between Ecological, Symbolic and Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo University of Foreign Studies, pp.138-151, 2005, 487297882X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mariage à Djenné : rituel et hiérarchies sociales. Situations ethnomusicologique, anthropologique ou politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Leservoisier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains ethnographiques et hiérarchies sociales. Retour réflexif sur la situation d’enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-163, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Metamorphosis – Or the Ju|'hoan Conception of Plurivocality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of South African Music. A Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press, pp.249-257, 2005, 1904303366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un mariage à Djenné : rituel et hiérarchies sociales. Situations ethnomusicologique, anthropologique ou politique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leservoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains ethnographiques et hiérarchies sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-163, 2005, 2845865988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipologia delle tecniche polifoniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nattiez Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vol. V “L'unità della musica”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Einaudi, pp.1065-1068, 2005, Einaudi Enciclopedia della Musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Besse. Histoire et contemporanéité d’un pèlerinage alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages. Rivista di Arti, Culture, Rifflessioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crocetti Editore, pp.54-71, 2003, 8883061144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenne: Music as a Political Act in an African Muslim City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Stella et G. Strappa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planned City? ISUF International Conference (Proceedings of the International Conference, Trani, 3-6 July, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uniongrafica Corcelli Editrice, pp.682-688, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pygmy music/Bushman music: new elements of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biesbrouck S. Elders, Rossel G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central African Hunter-Gatherers in a Multidisciplinary Perspective: Challenging Elusiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNWS, pp.105-120, 1999, 9057890186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushman Music: the Illusion of Polyphony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schladt Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, identity, and conceptualization among the Khoisan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.359-371, 1998, 389645143X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un répertoire enfantin et de ses multiples formes poético-musicales (Val d'Aoste, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Despringre André-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chants enfantins d'Europe. Systèmes poético-musicaux de jeux chantés (France, Espagne, Chypre, Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1997, 2738460542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du re-recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dehoux Vincent, Fürniss Susanne, Le Bomin Sylvie, Olivier Emmanuelle, Rivière Hervé, Voisin Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ndroje balendoro. Musiques, terrains et disciplines. Textes offerts à Simha Arom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters/SELAF, 1995, 2877231585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données du programme ANR AFRINUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations de Grand M, artiste malien, au Venezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFRINUM « Cultures populaires et identités en acte. Technologie numérique, musique et danse en Afrique et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR AFRINUM, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des arts et des artistes dans la compréhension des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et développement. Renforcer le lien pour une meilleure lisibilité des crises modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHED-Campus AFD, May 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des artistes et les attentes des citoyen.nes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et développement. Renforcer le lien pour une meilleure lisibilité des crises modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHED-Campus AFD, May 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versioning national folklore – Arrangement as performance in Bamako recording studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indigenous Music Technologies International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhodes University, Feb 2023, Grahamstown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante du panel « Souverainetés médiatiques, par le haut et par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « La fabrique des communautés imaginées : Liens sociaux, filières économiques et enjeux politiques des industries culturelles en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FASOPO, Feb 2023, Paris Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde “Témoigner de l’impact économique des industries culturelles et créatives sur le développement”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international Arts et développement : une rencontre à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHEDD, May 2023, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme ZikMali : comment se construit au Mali une distribution numérique de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Diarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « Technologie numérique, jeunesse et Industries Culturelles et Créatives en Afrique de l’ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRINUM et MAC/UFR CRAC Université Gaston Berger, Dec 2023, Saint Louis du Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Remixing in Abidjan (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mckinnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">153rd Convention of Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research-enriched pedagogy to democratize audio knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliézer Oubda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">153rd Convention of Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du numérique : les localités d’une technologie globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création musicale et électrification sonore en Méditerranée - XXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, Nov 2022, Le Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production as Performance in Bamako Recording Studios (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Performance Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Oct 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique transforme : « droit d’auteur » et consentement à payer pour la musique au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ART, CULTURE, CREATION : DES PRATIQUES (ANTI) BUREAUCRATIQUES ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHA-CREPOS / DAK’ART, Jun 2021, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Ethnography of Recording Studios in Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Distinction in the 21st Recording Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lethbridge University, Feb 2020, Lethbridge, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession arranger: emerging figure in musical creation and digital audio knowledge production in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 5th édition « Tracking the Creative Process in Music »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova FCSH, Oct 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance culturelle du Mali, terroirs d’identités et médiations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Art citoyen : performance et performativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAM (CNRS-Sciences Po) et Musée d’Aquitaine, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical creation and recording studio in ethnomusicology. A reflection from Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 4th édition "Tracking the Creative Process in Music"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huddersfield University, Sep 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’Afrique fait à la musique numérique : la catégorie de « digital natives » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Musimorphoses 2 : « Musiques et publics jeunes à l’ère de la musimorphose »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures de l’artiste entrepreneur en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SACEM, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ”renaissance culturelle” du Mali aura-t-elle lieu ? Terroirs d’identités et nouvelles médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international "L’idéal du musicien et l’âpreté du monde : construire la diversité par la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS et Abbaye de Royaumont, Sep 2017, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques de la musique en régime numérique : le cas du Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales de l’ANR Musimorphose : « Nouvelles pratiques de la musique en régime numérique : perspectives des Suds »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Musimorphose, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le « droit d’auteur » est-il internationalisable ? Retour sur une situation malienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Inter-traductibilité dans les arts : la question de l’auteur et de l’auctorialité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taipei University of Education, Nov 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et technologiques de l’économie morale au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La transnationalisation du religieux par la musique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Faculté de Musique, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music in Mali: Constructing a Local Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Africanists, « Society and politics in Africa : Traditional, Transitional, and New »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, May 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Festival Maouloud”. L’émergence d’une musique religieuse populaire au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le Mali contemporain : regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et MAE, Oct 2013, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music au Mali : logiques et techno-logiques de l’économie morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales "Outils et supports technologiques de la création musicale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of a Religious Popular Music in Today Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AEGIS CAS@50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University, Jun 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auteur vs autorité. Réflexion à partir de quelques exemples maliens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales "Pratiques et statuts de la création musicale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music in today Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’US African Studies Association (ASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philadelphia University, Nov 2012, Philadelphia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création collective, individuelle ou distribuée : comment chacun compose avec la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes de l'ANR GLOBAMUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création musicale et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RTP Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences-Po Bordeaux, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Metamorphosis or the Ju|'hoan Conception of Plurivocality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khoisan Identities &amp; Cultural Heritage Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Cape Town, South Africa. pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;chants en rèton&amp;quot; : essai de définition d'une pratique polyphonique alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle du Centre d'Études Francoprovençales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Aoste, Italie. pp.88-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Olivier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8841-9524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060410116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et art poétique au Mali. Les madih de Aboubakar b. Al-Hadi Ko Yaro (1940-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Tombouctou, 2016, 9789995253257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delatour, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discover Musical Cultures in the Kunene. A Guide to the Living Music and Dance of Namibia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minette Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Namibia Scientific Society, 2004, 999166372X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndroje Balendro. Musiques, terrains et disciplines. Textes offerts à Simha Arom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters-SELAF, 1995, 2877231585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui sonne la musique malienne ? Productions sonores et imaginaire 2.0 de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JBZ (Abidjan) et Bogolan (Bamako) : Itinéraire biographique de deux « studios live » de légende et de leurs principaux protagonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les fabriques sonores du Sud global, 21 (1-2), pp.23-52. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vka⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités du terrain virtuel. Une Netnographie des situations de crise est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cultures enregistrées aux cultures de l’enregistrement : l’ethnomusicologie à un tournant épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Uses of Low Tech in Bamako Recording Studios (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2-3), pp.225-242. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2023.2201242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités du terrain virtuel. Une netnographie de la crise malienne est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de MaCoTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les localités d’une technologie globale Pratiquer l’ethnomusicologie en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cultures du numérique, 35, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogies des professionnels du studio d’enregistrement à Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cultures du numérique, 35, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual career paths and multiple connections. Portraits of three arrangers and sound engineers in Abidjan (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas (Taipei) : monthly review of philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la téléphonie mobile fait à la musique ouest-africaine : Le projet ZikMali : un nouveau modèle de distribution musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°219 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.219.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeCP2 is involved in random mono-allelic expression for a subset of human autosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saintpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1866 (6), pp.165730. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02571291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Armelle Gaulier et Denis-Constant Martin, Cape Town Harmonies. Memory, Humour & Resilience, Cape Town, African Minds, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autour du programme des concours 2018, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Un éclectisme assumé” : Entretien avec Denis-Constant Martin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis-Constant Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.191-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérateurs téléphoniques comme nouveaux opérateurs culturels : politiques de la musique numérique au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sound Studies. À l'écoute du social, Hors-série n°1, pp.179-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “droit d’auteur” est-il internationalisable ? Retour sur une situation malienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas (Taipei) : monthly review of philosophy and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 496, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et globalisation. « Techno-logiques » de la création musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.134-148. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.022.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranging the World. Works, Authors and Rights: Musics and Dances in Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 : 2, pp.7-27. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d’auteur vs usages locaux de l’autorité. Réflexion à partir d’une K7 de louanges islamiques au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.151-171. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Kenneth Good, Diamonds, Dispossession & Democracy in Botswana, Woodbridge/Rochester/ Johannesburg, James Currey/Jacana Media, African Issues, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.228-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mark Bradshaw, Swaziland. Chants des Swazi, AIMP XCIV, VDE CD-1283, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.335-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Ute Dieckmann, Hai//om in the Etosha Region. A History of Colonial Settlement, Ethnicity and Nature Conservation, Basler Afrika, Bibliographen, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer, transformer, oublier. L’art ju|’hoan de consumer la musique (Namibie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.169-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives khoisan. L’histoire comme champs de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (2), pp.193-222. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afhi.006.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance musicale et situation sociale. Deux mises en forme d’un chant ju|'hoan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite musique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74-1/2, pp.97-123. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/africanistes.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : les Wagogo maîtres de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.260-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marjorie Shostak, Nisa. The Life and Words of a !Kung Woman, 2000 [1981], Cambridge (Mass), Harvard University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 164 (164), pp.159-161. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.14132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on Musical Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45 (3), pp.480-488. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/852867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing the Ju|'hoan Musical Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Study Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Symbolic Categories and Ritual Practice in Hunter-Gatherer Experiences, Suppl 27, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14989/68420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Seuls les hommes chantent”. Ce que disent les Ju|'hoansi sur leur pratique musicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69 (2), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jafr.1999.1215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer, narrer, commenter. Manières de dire la musique selon les Bochimans Ju|'hoansi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles, Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nicholas M. England, Music among the Zu'|'wa-si and Related Peoples of Namibia, Botswana and Angola, 1995, New York & London, Garland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques vocales pygmée et bochiman : deux conceptions africaines du contrepoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (3), pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de Sylvie Bolle-Zemp, Le réenchantement de la montagne. Aspect du folklore musical en Haute-Gruyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Make an Arrangement with Malian Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Orchestration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University PressNew York, NY, pp.492-518, 2026, 9780197633458. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780197633489.003.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Beatmaking à Dakar. Musique, savoirs, technologies. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maël Péneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Beatmaking à Dakar. Musique, savoirs, technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Classiques Garnier, pp.9-14, 2025, Histoire des techniques, 978-2-406-18696-0. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18698-4.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make an arrangement with Malian tradition: Six ways of embodying national identity in Bamako recording studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Hasegawa, J. Delisle, J. Noble, &amp; M. Touizrar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Orchestration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What mobile phone does to Western African music. ZikMali streaming platform: toward a new model of music distribution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Christine Ithurbide, Tristan Mattelart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and the Global South. Reconfiguring Power Relations in the Cultural Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.199-214, 2023, 978-1-032-48991-9. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003391746-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnomusicology of the Creative Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Donin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Creative Process in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, 9780190636197. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190636197.013.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shepherd John, Horn David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Encyclopedia of Popular Music of the World. Volume XII. Genres: Sub-Saharan African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing, pp.574-580, 2019, 9781501342028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur en question. Analyse d’une situation malienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieu Sarah, Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.227-252, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes et débrouilles. Une enquête sur la musique numérique à Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Guern Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de musique. Questions de méthode à l’ère de la numérimorphose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.275-303, 2017, 9782705693008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les imaginaires de la globalisation au prisme du champ artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieu Sarah, Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création artistique et imaginaires de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.5-43, 2017, 9782705693220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maouloud de Djenné : Stratégies patrimoniales de l’islam, mémoire urbaine et identité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Brunet-Jailli, J. Charmes, D. Konaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Tombouctou/IRD Éditions, pp.252-283, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musiques avec compositeurs. Genèse de quelques œuvres en contexte d’oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donin Nicolas, Grésillon Almuth, Lebrave Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.85-100, 2015, 9782840509912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “religions du terroir” à l’islam et vice versa : politiques culturelles et pratiques artistiques croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Djebbari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet-Jailly Joseph, Charmes Jacques, Konaté Doulaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain : Regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions/Tombouctou Editions, pp.333-363, 2014, 9789995253165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maouloud de Djenné : entre mémoire urbaine, patrimonialisation de l’islam soufi et tourisme religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mali contemporain : Regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions/Tombouctou Editions, 2014, 9789995253165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnomusicologie, création musicale et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.7-25, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les louanges islamiques au Mali : un art de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques au monde. La tradition au prisme de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.93-116, 2012, 9782752101235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique patrimoniale de la musique et globalisation musulmane à Djenné (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desroches Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en scène des territoires musicaux : tourisme, patrimoine et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, pp.216-233, 2011, 9782760622463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical categorization: from cognition to action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mans Minette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living in Worlds of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.86-92, 2009, 9789048127054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des techniques polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Nattiez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques – Une encyclopédie pour le XXIe siècle. Vol. V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.1088-1109, 2007, 9782742769742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des techniques polyphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nattiez Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vol. V "L'unité de la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Actes Sud, pp.1088-1109, 2007, Musiques. Une encyclopédie pour le XXIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mariage à Djenné : rituel et hiérarchies sociales. Situations ethnomusicologique, anthropologique ou politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Leservoisier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains ethnographiques et hiérarchies sociales. Retour réflexif sur la situation d’enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-163, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : L’histoire continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.203-216, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Practices and Musical Practices among the Ju|'hoansi (Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sugawara K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Distribution of Body Resources. Correlations between Ecological, Symbolic and Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo University of Foreign Studies, pp.138-151, 2005, 487297882X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique ju|'hoan : de la création à la consumation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.171-201, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Metamorphosis – Or the Ju|'hoan Conception of Plurivocality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of South African Music. A Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press, pp.249-257, 2005, 1904303366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un mariage à Djenné : rituel et hiérarchies sociales. Situations ethnomusicologique, anthropologique ou politique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leservoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains ethnographiques et hiérarchies sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-163, 2005, 2845865988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipologia delle tecniche polifoniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simha Arom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fernando Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nattiez Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vol. V “L'unità della musica”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Einaudi, pp.1065-1068, 2005, Einaudi Enciclopedia della Musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Du mythe à l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.11-38, 2005, 2271062969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Besse. Histoire et contemporanéité d’un pèlerinage alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages. Rivista di Arti, Culture, Rifflessioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crocetti Editore, pp.54-71, 2003, 8883061144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenne: Music as a Political Act in an African Muslim City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Stella et G. Strappa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planned City? ISUF International Conference (Proceedings of the International Conference, Trani, 3-6 July, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uniongrafica Corcelli Editrice, pp.682-688, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pygmy music/Bushman music: new elements of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biesbrouck S. Elders, Rossel G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central African Hunter-Gatherers in a Multidisciplinary Perspective: Challenging Elusiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNWS, pp.105-120, 1999, 9057890186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushman Music: the Illusion of Polyphony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schladt Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, identity, and conceptualization among the Khoisan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.359-371, 1998, 389645143X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un répertoire enfantin et de ses multiples formes poético-musicales (Val d'Aoste, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Despringre André-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chants enfantins d'Europe. Systèmes poético-musicaux de jeux chantés (France, Espagne, Chypre, Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1997, 2738460542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du re-recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dehoux Vincent, Fürniss Susanne, Le Bomin Sylvie, Olivier Emmanuelle, Rivière Hervé, Voisin Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ndroje balendoro. Musiques, terrains et disciplines. Textes offerts à Simha Arom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters/SELAF, 1995, 2877231585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données du programme ANR AFRINUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des arts et des artistes dans la compréhension des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et développement. Renforcer le lien pour une meilleure lisibilité des crises modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHED-Campus AFD, May 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations de Grand M, artiste malien, au Venezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFRINUM « Cultures populaires et identités en acte. Technologie numérique, musique et danse en Afrique et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR AFRINUM, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des artistes et les attentes des citoyen.nes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et développement. Renforcer le lien pour une meilleure lisibilité des crises modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHED-Campus AFD, May 2024, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde “Témoigner de l’impact économique des industries culturelles et créatives sur le développement”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international Arts et développement : une rencontre à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FERDI-IHEDD, May 2023, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versioning national folklore – Arrangement as performance in Bamako recording studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indigenous Music Technologies International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhodes University, Feb 2023, Grahamstown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante du panel « Souverainetés médiatiques, par le haut et par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « La fabrique des communautés imaginées : Liens sociaux, filières économiques et enjeux politiques des industries culturelles en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FASOPO, Feb 2023, Paris Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme ZikMali : comment se construit au Mali une distribution numérique de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Diarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « Technologie numérique, jeunesse et Industries Culturelles et Créatives en Afrique de l’ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRINUM et MAC/UFR CRAC Université Gaston Berger, Dec 2023, Saint Louis du Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Remixing in Abidjan (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mckinnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">153rd Convention of Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du numérique : les localités d’une technologie globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création musicale et électrification sonore en Méditerranée - XXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, Nov 2022, Le Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research-enriched pedagogy to democratize audio knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliézer Oubda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">153rd Convention of Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Oct 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique transforme : « droit d’auteur » et consentement à payer pour la musique au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ART, CULTURE, CREATION : DES PRATIQUES (ANTI) BUREAUCRATIQUES ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHA-CREPOS / DAK’ART, Jun 2021, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production as Performance in Bamako Recording Studios (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Performance Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Oct 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Ethnography of Recording Studios in Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Distinction in the 21st Recording Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lethbridge University, Feb 2020, Lethbridge, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession arranger: emerging figure in musical creation and digital audio knowledge production in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 5th édition « Tracking the Creative Process in Music »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova FCSH, Oct 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance culturelle du Mali, terroirs d’identités et médiations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Art citoyen : performance et performativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAM (CNRS-Sciences Po) et Musée d’Aquitaine, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures de l’artiste entrepreneur en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SACEM, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical creation and recording studio in ethnomusicology. A reflection from Bamako (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 4th édition "Tracking the Creative Process in Music"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huddersfield University, Sep 2017, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’Afrique fait à la musique numérique : la catégorie de « digital natives » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Musimorphoses 2 : « Musiques et publics jeunes à l’ère de la musimorphose »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ”renaissance culturelle” du Mali aura-t-elle lieu ? Terroirs d’identités et nouvelles médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international "L’idéal du musicien et l’âpreté du monde : construire la diversité par la musique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS et Abbaye de Royaumont, Sep 2017, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques de la musique en régime numérique : le cas du Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales de l’ANR Musimorphose : « Nouvelles pratiques de la musique en régime numérique : perspectives des Suds »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Musimorphose, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le « droit d’auteur » est-il internationalisable ? Retour sur une situation malienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Inter-traductibilité dans les arts : la question de l’auteur et de l’auctorialité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taipei University of Education, Nov 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et technologiques de l’économie morale au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La transnationalisation du religieux par la musique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Faculté de Musique, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music in Mali: Constructing a Local Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Africanists, « Society and politics in Africa : Traditional, Transitional, and New »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, May 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Festival Maouloud”. L’émergence d’une musique religieuse populaire au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le Mali contemporain : regards de scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et MAE, Oct 2013, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music au Mali : logiques et techno-logiques de l’économie morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales "Outils et supports technologiques de la création musicale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of a Religious Popular Music in Today Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AEGIS CAS@50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University, Jun 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auteur vs autorité. Réflexion à partir de quelques exemples maliens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Internationales "Pratiques et statuts de la création musicale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Pop Music in today Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’US African Studies Association (ASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philadelphia University, Nov 2012, Philadelphia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création musicale et globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RTP Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences-Po Bordeaux, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création collective, individuelle ou distribuée : comment chacun compose avec la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes de l'ANR GLOBAMUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR GLOBAMUS, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Metamorphosis or the Ju|'hoan Conception of Plurivocality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khoisan Identities &amp; Cultural Heritage Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Cape Town, South Africa. pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;chants en rèton&amp;quot; : essai de définition d'une pratique polyphonique alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle du Centre d'Études Francoprovençales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Aoste, Italie. pp.88-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8D980DC"/>
+    <w:nsid w:val="EF4F4343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-olivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-9524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Mans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2023.2201242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02571291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165730" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Constant Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.022.0134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afhi.006.0195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.561" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.14132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/852867" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/68420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1999.1215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18698-4.p.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003391746-12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190636197.013.2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Holder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Djebbari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simha Arom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando Fernando" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058248v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frabrice Marandola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diarra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mckinnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913671v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Mcnally" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Menon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;li&#233;zer Oubda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089814v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-olivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8841-9524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Mans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2023.2201242" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02571291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165730" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Constant Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.022.0134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afhi.006.0195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.561" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.14132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/852867" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14989/68420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1999.1215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197633489.003.0020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18698-4.p.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003391746-12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190636197.013.2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Holder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Djebbari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simha Arom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando Fernando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052944v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frabrice Marandola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058369v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759828v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diarra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mckinnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Mcnally" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Menon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;li&#233;zer Oubda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>