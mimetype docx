--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Perez Tisserant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire de l'Amérique du Nord à l'université Toulouse 2 Jean Jaurès, laboratoire FRAMESPA ; membre Junior de l'Institut Universitaire de France (2024-2029)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-perez-tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9646-324X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185151906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales et scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité scientifique de la revue Nuevos Mundos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 Conseil d’administration Société d’histoire des révolutions de 1848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la collection Tempus (PUM), périodes moderne et contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluations et expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editeurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dossiers de financement, candidatures à des organismes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madrid Institute for Advanced Studies, MIAS, 2018; Institut des Amériques (IDA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comités scientifiques de congrès ou colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études La France et les Amériques entre révolutions et nations, Nantes, novembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Congrès de l’IDA, Campus Condorcet 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque Empires et nations, UT2J printemps 2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Frédéric Saumade et Jean-Baptiste Maudet, Reversible America. Cowboys, Clowns and Bullfighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldíos et public lands : colonisation, privatisation et monopolisation du foncier en Haute-Californie (1820-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 137 (4), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.137.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières latino-américaines, trajectoires historiques et construits politiques en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historien · nes contemporanéistes aux prises avec l’urgence environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rozeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Teulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 162 (2), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.162.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vivre ensemble dans un village, dans des maisons et non dispersés” : projets, représentations et pratiques des modes d’habiter dans les missions franciscaines de Haute‑Californie, 1769‑1833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.9671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abattre ou défendre les statues de Fr. Junipero Serra, « père fondateur », saint « hispanique » et « père génocide »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.93359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Haute-Californie, un territoire qui « fuit » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021, bicentenaire de l’indépendance du Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez-Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, pp.150-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.7882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States : an unequal regime born of slavery and colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68-4 (4), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.684.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03605635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les révoltes en Californie mexicaine : entre résistance à l'État et intégration du républicanisme fédéral (1821-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.662.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : Out Where the West Begins, Vol. 1: Profiles, Visions & Strategies of Early Western Business Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae Incognitae. The journal of the Society for the history of discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (2), pp.175-176. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00822884.2019.1633592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversion d’une zone humide en région agricole. La colonisation de la vallée centrale de Californie 1769-1873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zones Humides, conquêtes et colonisation, 203, pp.82-101. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.16116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Brian Joseph Gilley. A Longhouse Fragmented, Ohio Iroquois Autonomy in the Nineteenth Century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Itinerario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.347-349. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0165115316000565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Rachel St. John, A Line in the Sand: A History of the Western U.S.-Mexico Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Malcolm J. Rohrbough, Rush to Gold: The French and the California Gold Rush, 1848-1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Early Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais contre Algonquins : Compte-rendu du livre de Jill Lepore, Name of war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : R. Kent Newmyer, The Treason Trial of Aaron Burr. Law, Politics, and the Character Wars of the New Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.237-239. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.631.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Political Practices in Mexican Alta California and the Rise of the Diputados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (1), pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01828418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Mexique et États-Unis, la Californie dans une perspective hémisphérique (1815-1850). Le défi des frontières historiographiques au sein de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.65622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01828398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis, l’enjeu Pacifique et la Californie espagnole après l’indépendance (1776-1803)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES COLONIES EUROPÉENNES D’AMÉRIQUE ET LA NAISSANCE DES ÉTATS-UNIS, 1776-DEBUT XIX SIÈCLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Shnakenbourg, Mar 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage bovin, conversion et pratiques de l’espace dans les missions d’évangélisation franciscaines en Haute-Californie (fin XVIIIe s.- années 1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche spatiale des liens entre le religieux et l'écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona Pugliese; Edouard L'Hérisson, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de présence et formes d’interaction pendant la colonisation espagnole et mexicaine de la Haute-Californie : écrire l’histoire avec l’anthropologie et l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé récent, archéologie et histoire coloniale: approches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iris Guillemard, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California : la colonisation de la Haute-Californie, des enjeux politiques aux enjeux environnementaux (1769-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire environnementale : débats et recherches en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche sur l'Histoire de l'Environnement (CRH-GRHEN), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulations des animaux domestiqués, colonisations rivales et collectifs intermédiaires dans le grand Ouest nord-américain, premier XIXe s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La colonisation animale du Nouveau Monde (XVIe - XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Exbalin; Aliocha Maldavsky, Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation intérieure, expansion territoriale et constructions nationales après les indépendances,* Frontera norte* mexicaine et *Far West* étatsunien, 1821-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et géopolitique des frontières coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armelle Enders, Dec 2023, Saint Denis La Plaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vaqueros doivent être Indiens parce qu’on n’a personne d’autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élevage (re)saisi par les historiens et les archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soazig Villerbu; Dominique Taurisson Mouret; Gaelle Tallet, Dec 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California. Une histoire politique de la Californie mexicaine de Zorro à la ruée vers l'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statue de Junipero Serra, un religieux canonisé - Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dé-boulonnages Naissance, vie et mort des statues dans les Amériques (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Exbalin; Emmanuelle Sinardet; Marie Lecouvey, Jan 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage impérial dans la construction nationale du Mexique au XIXe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nations et Empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Grenet; Mathilde Monge; Volker Depkat; Susanne Lachenicht, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisation en Californie mexicaine (1821-1846)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soazig Villerbu, Oct 2020, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête de l’Est ? Étudier les circulations Pacifiques pour contribuer à une autre histoire continentale de l’Amérique du Nord (année 1760-années 1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alejandro Gomez, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Des Amériques, 978-2753590304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro, un justicier au service de l'empire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur des empores. Destins individuels et logiques impériales, XVIe-XXIe s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, 2023, 97862271147349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations, des années 1880 aux années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2023, 2350309371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chili con carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guacamole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La batée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2020, 9782818506882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El papel de las revoluciones en California ¿marcador identitario o factor de politización?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Aleman Gonzalez; Eugenia Palieraki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoluciones imaginadas. Itinerarios de la idea revolucionaria en América Latina contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIL, pp.33-49, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro aura-t-il la peau de Trump ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro, la légende de la Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junipero Serra : canonisation controversée d'un missionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California. Faire Californie entre deux constructions nationales et impériales (vers 1810-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01142623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Perez Tisserant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire de l'Amérique du Nord à l'université Toulouse 2 Jean Jaurès, laboratoire FRAMESPA ; membre Junior de l'Institut Universitaire de France (2024-2029)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-perez-tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9646-324X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185151906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales et scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité scientifique de la revue Nuevos Mundos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 Conseil d’administration Société d’histoire des révolutions de 1848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la collection Tempus (PUM), périodes moderne et contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluations et expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editeurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dossiers de financement, candidatures à des organismes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madrid Institute for Advanced Studies, MIAS, 2018; Institut des Amériques (IDA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comités scientifiques de congrès ou colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études La France et les Amériques entre révolutions et nations, Nantes, novembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Congrès de l’IDA, Campus Condorcet 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque Empires et nations, UT2J printemps 2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Frédéric Saumade et Jean-Baptiste Maudet, Reversible America. Cowboys, Clowns and Bullfighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldíos et public lands : colonisation, privatisation et monopolisation du foncier en Haute-Californie (1820-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 137 (4), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.137.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières latino-américaines, trajectoires historiques et construits politiques en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historien · nes contemporanéistes aux prises avec l’urgence environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rozeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Teulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 162 (2), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.162.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vivre ensemble dans un village, dans des maisons et non dispersés” : projets, représentations et pratiques des modes d’habiter dans les missions franciscaines de Haute‑Californie, 1769‑1833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.9671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abattre ou défendre les statues de Fr. Junipero Serra, « père fondateur », saint « hispanique » et « père génocide »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.93359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Haute-Californie, un territoire qui « fuit » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021, bicentenaire de l’indépendance du Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez-Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, pp.150-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.7882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States : an unequal regime born of slavery and colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68-4 (4), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.684.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03605635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : Out Where the West Begins, Vol. 1: Profiles, Visions & Strategies of Early Western Business Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae Incognitae. The journal of the Society for the history of discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (2), pp.175-176. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00822884.2019.1633592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les révoltes en Californie mexicaine : entre résistance à l'État et intégration du républicanisme fédéral (1821-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.662.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversion d’une zone humide en région agricole. La colonisation de la vallée centrale de Californie 1769-1873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zones Humides, conquêtes et colonisation, 203, pp.82-101. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.16116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Rachel St. John, A Line in the Sand: A History of the Western U.S.-Mexico Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Malcolm J. Rohrbough, Rush to Gold: The French and the California Gold Rush, 1848-1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Early Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Brian Joseph Gilley. A Longhouse Fragmented, Ohio Iroquois Autonomy in the Nineteenth Century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Itinerario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.347-349. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0165115316000565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais contre Algonquins : Compte-rendu du livre de Jill Lepore, Name of war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : R. Kent Newmyer, The Treason Trial of Aaron Burr. Law, Politics, and the Character Wars of the New Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.237-239. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.631.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Political Practices in Mexican Alta California and the Rise of the Diputados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (1), pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01828418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Mexique et États-Unis, la Californie dans une perspective hémisphérique (1815-1850). Le défi des frontières historiographiques au sein de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.65622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01828398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California : la colonisation de la Haute-Californie, des enjeux politiques aux enjeux environnementaux (1769-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire environnementale : débats et recherches en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche sur l'Histoire de l'Environnement (CRH-GRHEN), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulations des animaux domestiqués, colonisations rivales et collectifs intermédiaires dans le grand Ouest nord-américain, premier XIXe s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La colonisation animale du Nouveau Monde (XVIe - XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Exbalin; Aliocha Maldavsky, Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis, l’enjeu Pacifique et la Californie espagnole après l’indépendance (1776-1803)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES COLONIES EUROPÉENNES D’AMÉRIQUE ET LA NAISSANCE DES ÉTATS-UNIS, 1776-DEBUT XIX SIÈCLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Shnakenbourg, Mar 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage bovin, conversion et pratiques de l’espace dans les missions d’évangélisation franciscaines en Haute-Californie (fin XVIIIe s.- années 1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche spatiale des liens entre le religieux et l'écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona Pugliese; Edouard L'Hérisson, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de présence et formes d’interaction pendant la colonisation espagnole et mexicaine de la Haute-Californie : écrire l’histoire avec l’anthropologie et l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé récent, archéologie et histoire coloniale: approches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iris Guillemard, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statue de Junipero Serra, un religieux canonisé - Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dé-boulonnages Naissance, vie et mort des statues dans les Amériques (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Exbalin; Emmanuelle Sinardet; Marie Lecouvey, Jan 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation intérieure, expansion territoriale et constructions nationales après les indépendances,* Frontera norte* mexicaine et *Far West* étatsunien, 1821-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et géopolitique des frontières coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armelle Enders, Dec 2023, Saint Denis La Plaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vaqueros doivent être Indiens parce qu’on n’a personne d’autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élevage (re)saisi par les historiens et les archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soazig Villerbu; Dominique Taurisson Mouret; Gaelle Tallet, Dec 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California. Une histoire politique de la Californie mexicaine de Zorro à la ruée vers l'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage impérial dans la construction nationale du Mexique au XIXe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nations et Empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Grenet; Mathilde Monge; Volker Depkat; Susanne Lachenicht, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisation en Californie mexicaine (1821-1846)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soazig Villerbu, Oct 2020, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête de l’Est ? Étudier les circulations Pacifiques pour contribuer à une autre histoire continentale de l’Amérique du Nord (année 1760-années 1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alejandro Gomez, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Des Amériques, 978-2753590304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations, des années 1880 aux années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2023, 2350309371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro, un justicier au service de l'empire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur des empores. Destins individuels et logiques impériales, XVIe-XXIe s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, 2023, 97862271147349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chili con carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guacamole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La batée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2020, 9782818506882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El papel de las revoluciones en California ¿marcador identitario o factor de politización?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Aleman Gonzalez; Eugenia Palieraki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoluciones imaginadas. Itinerarios de la idea revolucionaria en América Latina contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIL, pp.33-49, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro aura-t-il la peau de Trump ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro, la légende de la Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junipero Serra : canonisation controversée d'un missionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California. Faire Californie entre deux constructions nationales et impériales (vers 1810-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01142623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0492B07"/>
+    <w:nsid w:val="5608EE6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-perez-tisserant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9646-324X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185151906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05302562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v7x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.137.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93359" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez-Tisserant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.684.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.662.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00822884.2019.1633592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0165115316000565" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.631.0237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65622" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01142623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-perez-tisserant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9646-324X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185151906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05302562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v7x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.137.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93359" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez-Tisserant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.684.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00822884.2019.1633592" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.662.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0165115316000565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.631.0237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65622" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01142623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>