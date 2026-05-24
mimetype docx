--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Perez Tisserant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire de l'Amérique du Nord à l'université Toulouse 2 Jean Jaurès, laboratoire FRAMESPA ; membre Junior de l'Institut Universitaire de France (2024-2029)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-perez-tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9646-324X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185151906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales et scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité scientifique de la revue Nuevos Mundos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 Conseil d’administration Société d’histoire des révolutions de 1848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la collection Tempus (PUM), périodes moderne et contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluations et expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editeurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dossiers de financement, candidatures à des organismes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madrid Institute for Advanced Studies, MIAS, 2018; Institut des Amériques (IDA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comités scientifiques de congrès ou colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études La France et les Amériques entre révolutions et nations, Nantes, novembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Congrès de l’IDA, Campus Condorcet 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque Empires et nations, UT2J printemps 2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Frédéric Saumade et Jean-Baptiste Maudet, Reversible America. Cowboys, Clowns and Bullfighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldíos et public lands : colonisation, privatisation et monopolisation du foncier en Haute-Californie (1820-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 137 (4), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.137.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières latino-américaines, trajectoires historiques et construits politiques en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historien · nes contemporanéistes aux prises avec l’urgence environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rozeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Teulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 162 (2), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.162.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vivre ensemble dans un village, dans des maisons et non dispersés” : projets, représentations et pratiques des modes d’habiter dans les missions franciscaines de Haute‑Californie, 1769‑1833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.9671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abattre ou défendre les statues de Fr. Junipero Serra, « père fondateur », saint « hispanique » et « père génocide »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.93359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Haute-Californie, un territoire qui « fuit » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021, bicentenaire de l’indépendance du Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez-Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, pp.150-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.7882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States : an unequal regime born of slavery and colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68-4 (4), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.684.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03605635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : Out Where the West Begins, Vol. 1: Profiles, Visions & Strategies of Early Western Business Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae Incognitae. The journal of the Society for the history of discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (2), pp.175-176. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00822884.2019.1633592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les révoltes en Californie mexicaine : entre résistance à l'État et intégration du républicanisme fédéral (1821-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.662.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversion d’une zone humide en région agricole. La colonisation de la vallée centrale de Californie 1769-1873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zones Humides, conquêtes et colonisation, 203, pp.82-101. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.16116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Rachel St. John, A Line in the Sand: A History of the Western U.S.-Mexico Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Malcolm J. Rohrbough, Rush to Gold: The French and the California Gold Rush, 1848-1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Early Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Brian Joseph Gilley. A Longhouse Fragmented, Ohio Iroquois Autonomy in the Nineteenth Century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Itinerario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.347-349. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0165115316000565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais contre Algonquins : Compte-rendu du livre de Jill Lepore, Name of war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : R. Kent Newmyer, The Treason Trial of Aaron Burr. Law, Politics, and the Character Wars of the New Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.237-239. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.631.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Political Practices in Mexican Alta California and the Rise of the Diputados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (1), pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01828418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Mexique et États-Unis, la Californie dans une perspective hémisphérique (1815-1850). Le défi des frontières historiographiques au sein de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.65622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01828398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California : la colonisation de la Haute-Californie, des enjeux politiques aux enjeux environnementaux (1769-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire environnementale : débats et recherches en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche sur l'Histoire de l'Environnement (CRH-GRHEN), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulations des animaux domestiqués, colonisations rivales et collectifs intermédiaires dans le grand Ouest nord-américain, premier XIXe s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La colonisation animale du Nouveau Monde (XVIe - XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Exbalin; Aliocha Maldavsky, Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis, l’enjeu Pacifique et la Californie espagnole après l’indépendance (1776-1803)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES COLONIES EUROPÉENNES D’AMÉRIQUE ET LA NAISSANCE DES ÉTATS-UNIS, 1776-DEBUT XIX SIÈCLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Shnakenbourg, Mar 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage bovin, conversion et pratiques de l’espace dans les missions d’évangélisation franciscaines en Haute-Californie (fin XVIIIe s.- années 1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche spatiale des liens entre le religieux et l'écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona Pugliese; Edouard L'Hérisson, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de présence et formes d’interaction pendant la colonisation espagnole et mexicaine de la Haute-Californie : écrire l’histoire avec l’anthropologie et l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé récent, archéologie et histoire coloniale: approches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iris Guillemard, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statue de Junipero Serra, un religieux canonisé - Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dé-boulonnages Naissance, vie et mort des statues dans les Amériques (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Exbalin; Emmanuelle Sinardet; Marie Lecouvey, Jan 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation intérieure, expansion territoriale et constructions nationales après les indépendances,* Frontera norte* mexicaine et *Far West* étatsunien, 1821-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et géopolitique des frontières coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armelle Enders, Dec 2023, Saint Denis La Plaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vaqueros doivent être Indiens parce qu’on n’a personne d’autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élevage (re)saisi par les historiens et les archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soazig Villerbu; Dominique Taurisson Mouret; Gaelle Tallet, Dec 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California. Une histoire politique de la Californie mexicaine de Zorro à la ruée vers l'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage impérial dans la construction nationale du Mexique au XIXe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nations et Empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Grenet; Mathilde Monge; Volker Depkat; Susanne Lachenicht, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisation en Californie mexicaine (1821-1846)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soazig Villerbu, Oct 2020, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête de l’Est ? Étudier les circulations Pacifiques pour contribuer à une autre histoire continentale de l’Amérique du Nord (année 1760-années 1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alejandro Gomez, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Des Amériques, 978-2753590304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations, des années 1880 aux années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2023, 2350309371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro, un justicier au service de l'empire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur des empores. Destins individuels et logiques impériales, XVIe-XXIe s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, 2023, 97862271147349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chili con carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guacamole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La batée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2020, 9782818506882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El papel de las revoluciones en California ¿marcador identitario o factor de politización?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Aleman Gonzalez; Eugenia Palieraki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoluciones imaginadas. Itinerarios de la idea revolucionaria en América Latina contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIL, pp.33-49, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro aura-t-il la peau de Trump ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro, la légende de la Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junipero Serra : canonisation controversée d'un missionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California. Faire Californie entre deux constructions nationales et impériales (vers 1810-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01142623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Perez Tisserant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire de l'Amérique du Nord à l'université Toulouse 2 Jean Jaurès, laboratoire FRAMESPA ; membre Junior de l'Institut Universitaire de France (2024-2029)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-perez-tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9646-324X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185151906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales et scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité scientifique de la revue Nuevos Mundos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 Conseil d’administration Société d’histoire des révolutions de 1848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la collection Tempus (PUM), périodes moderne et contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluations et expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editeurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dossiers de financement, candidatures à des organismes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madrid Institute for Advanced Studies, MIAS, 2018; Institut des Amériques (IDA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comités scientifiques de congrès ou colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études La France et les Amériques entre révolutions et nations, Nantes, novembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Congrès de l’IDA, Campus Condorcet 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque Empires et nations, UT2J printemps 2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Frédéric Saumade et Jean-Baptiste Maudet, Reversible America. Cowboys, Clowns and Bullfighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldíos et public lands : colonisation, privatisation et monopolisation du foncier en Haute-Californie (1820-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 137 (4), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.137.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières latino-américaines, trajectoires historiques et construits politiques en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historien · nes contemporanéistes aux prises avec l’urgence environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rozeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Teulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 162 (2), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.162.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vivre ensemble dans un village, dans des maisons et non dispersés” : projets, représentations et pratiques des modes d’habiter dans les missions franciscaines de Haute‑Californie, 1769‑1833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.9671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abattre ou défendre les statues de Fr. Junipero Serra, « père fondateur », saint « hispanique » et « père génocide »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.93359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Haute-Californie, un territoire qui « fuit » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021, bicentenaire de l’indépendance du Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez-Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, pp.150-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.7882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States : an unequal regime born of slavery and colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68-4 (4), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.684.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03605635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les révoltes en Californie mexicaine : entre résistance à l'État et intégration du républicanisme fédéral (1821-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.662.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversion d’une zone humide en région agricole. La colonisation de la vallée centrale de Californie 1769-1873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zones Humides, conquêtes et colonisation, 203, pp.82-101. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.16116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : Out Where the West Begins, Vol. 1: Profiles, Visions & Strategies of Early Western Business Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrae Incognitae. The journal of the Society for the history of discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (2), pp.175-176. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00822884.2019.1633592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Brian Joseph Gilley. A Longhouse Fragmented, Ohio Iroquois Autonomy in the Nineteenth Century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Itinerario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.347-349. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0165115316000565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Rachel St. John, A Line in the Sand: A History of the Western U.S.-Mexico Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Malcolm J. Rohrbough, Rush to Gold: The French and the California Gold Rush, 1848-1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Early Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais contre Algonquins : Compte-rendu du livre de Jill Lepore, Name of war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : R. Kent Newmyer, The Treason Trial of Aaron Burr. Law, Politics, and the Character Wars of the New Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.237-239. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.631.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Political Practices in Mexican Alta California and the Rise of the Diputados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (1), pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01828418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Mexique et États-Unis, la Californie dans une perspective hémisphérique (1815-1850). Le défi des frontières historiographiques au sein de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.65622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01828398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis, l’enjeu Pacifique et la Californie espagnole après l’indépendance (1776-1803)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES COLONIES EUROPÉENNES D’AMÉRIQUE ET LA NAISSANCE DES ÉTATS-UNIS, 1776-DEBUT XIX SIÈCLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Shnakenbourg, Mar 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage bovin, conversion et pratiques de l’espace dans les missions d’évangélisation franciscaines en Haute-Californie (fin XVIIIe s.- années 1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche spatiale des liens entre le religieux et l'écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona Pugliese; Edouard L'Hérisson, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de présence et formes d’interaction pendant la colonisation espagnole et mexicaine de la Haute-Californie : écrire l’histoire avec l’anthropologie et l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé récent, archéologie et histoire coloniale: approches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iris Guillemard, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California : la colonisation de la Haute-Californie, des enjeux politiques aux enjeux environnementaux (1769-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire environnementale : débats et recherches en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche sur l'Histoire de l'Environnement (CRH-GRHEN), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circulations des animaux domestiqués, colonisations rivales et collectifs intermédiaires dans le grand Ouest nord-américain, premier XIXe s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La colonisation animale du Nouveau Monde (XVIe - XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Exbalin; Aliocha Maldavsky, Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vaqueros doivent être Indiens parce qu’on n’a personne d’autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élevage (re)saisi par les historiens et les archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soazig Villerbu; Dominique Taurisson Mouret; Gaelle Tallet, Dec 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California. Une histoire politique de la Californie mexicaine de Zorro à la ruée vers l'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation intérieure, expansion territoriale et constructions nationales après les indépendances,* Frontera norte* mexicaine et *Far West* étatsunien, 1821-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et géopolitique des frontières coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armelle Enders, Dec 2023, Saint Denis La Plaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statue de Junipero Serra, un religieux canonisé - Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dé-boulonnages Naissance, vie et mort des statues dans les Amériques (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Exbalin; Emmanuelle Sinardet; Marie Lecouvey, Jan 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage impérial dans la construction nationale du Mexique au XIXe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nations et Empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Grenet; Mathilde Monge; Volker Depkat; Susanne Lachenicht, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisation en Californie mexicaine (1821-1846)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soazig Villerbu, Oct 2020, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête de l’Est ? Étudier les circulations Pacifiques pour contribuer à une autre histoire continentale de l’Amérique du Nord (année 1760-années 1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alejandro Gomez, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Des Amériques, 978-2753590304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro, un justicier au service de l'empire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur des empores. Destins individuels et logiques impériales, XVIe-XXIe s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, 2023, 97862271147349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations, des années 1880 aux années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2023, 2350309371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chili con carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guacamole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épicerie du monde. La mondialisation par l'alimentation du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 9782213723082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La batée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du XVIIIe s. à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2020, 9782818506882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El papel de las revoluciones en California ¿marcador identitario o factor de politización?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Aleman Gonzalez; Eugenia Palieraki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoluciones imaginadas. Itinerarios de la idea revolucionaria en América Latina contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIL, pp.33-49, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro aura-t-il la peau de Trump ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorro, la légende de la Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junipero Serra : canonisation controversée d'un missionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuestra California. Faire Californie entre deux constructions nationales et impériales (vers 1810-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Perez Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01142623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5608EE6E"/>
+    <w:nsid w:val="5315024F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-perez-tisserant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9646-324X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185151906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05302562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v7x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.137.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93359" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez-Tisserant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.684.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00822884.2019.1633592" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.662.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0165115316000565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.631.0237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65622" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01142623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-perez-tisserant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9646-324X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185151906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05302562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v7x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.137.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93359" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez-Tisserant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.684.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.662.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00822884.2019.1633592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0165115316000565" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.631.0237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65622" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546565v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01142623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>