--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -3371,51 +3371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="201DB436"/>
+    <w:nsid w:val="5FBE4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>