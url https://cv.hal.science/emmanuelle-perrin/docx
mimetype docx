--- v1 (2026-04-14)
+++ v2 (2026-05-07)
@@ -2743,226 +2743,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques pour structurer un thésaurus</w:t>
+                <w:t xml:space="preserve">Rendre visible la face cachée de l’iceberg. Explorer les documents manuscrits à l’aide de l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chassignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987438v1</w:t>
+                <w:t xml:space="preserve">hal-02580826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre visible la face cachée de l’iceberg. Explorer les documents manuscrits à l’aide de l’intelligence artificielle</w:t>
+                <w:t xml:space="preserve">Consolider et enrichir ses données avec les alignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580826v1</w:t>
+                <w:t xml:space="preserve">hal-03712417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolider et enrichir ses données avec les alignements</w:t>
+                <w:t xml:space="preserve">Bonnes pratiques pour structurer un thésaurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712417v1</w:t>
+                <w:t xml:space="preserve">hal-02987438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexer les corpus numériques</w:t>
               </w:r>
@@ -3371,51 +3371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FBE4428"/>
+    <w:nsid w:val="4804ADA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3602,51 +3602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-perrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7571-7194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110206452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26970232" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INAL0015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3120-l-orientalisme-apres-la-querelle-dans-les-pas-de-francois-pouillon-9782811117092.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2384" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.2898" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1763" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.238" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chassignet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthonnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontvieille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Magron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lowinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Beretta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alamercery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213678v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01531000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02580826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02581391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02581641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-perrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7571-7194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110206452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26970232" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INAL0015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3120-l-orientalisme-apres-la-querelle-dans-les-pas-de-francois-pouillon-9782811117092.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2384" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.2898" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1763" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.238" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chassignet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthonnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontvieille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Magron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lowinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Beretta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alamercery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213678v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01531000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02580826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02581391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02581641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>