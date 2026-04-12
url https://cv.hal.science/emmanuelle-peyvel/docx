--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -459,135 +459,135 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake it until you make it! De la station d’altitude au parc de loisirs : Réappropriations locales de modèles touristiques globalisés, le cas de Ba Na (Vietnam)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hill stations as spatial injustice in a context of climate inequalities: Viewpoint from Indonesia and Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dewa Made Frendika Septanaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thắng Dương Ngọc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (1)</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419447v1</w:t>
+                <w:t xml:space="preserve">hal-05432522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking (with) hill stations. How tourism is urbanising South and Southeast Asian mountain areas</w:t>
               </w:r>
@@ -599,237 +599,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dnm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hill stations as spatial injustice in a context of climate inequalities: Viewpoint from Indonesia and Vietnam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+                <w:t xml:space="preserve">Fake it until you make it! De la station d’altitude au parc de loisirs : Réappropriations locales de modèles touristiques globalisés, le cas de Ba Na (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Nguyễn Thị Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Dewa Made Frendika Septanaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
+                <w:t xml:space="preserve">Thắng Dương Ngọc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432522v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In memoriam James C. Scott (1936-2024)</w:t>
               </w:r>
@@ -891,256 +891,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’une exception territoriale : L’éducation à la nature par les classes de mer finistériennes</w:t>
+                <w:t xml:space="preserve">Élève ou touriste : ce que les enfants vivent et disent de leurs classes de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Clouette</w:t>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (3/2021), pp.87-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878930v1</w:t>
+                <w:t xml:space="preserve">hal-04048283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élève ou touriste : ce que les enfants vivent et disent de leurs classes de mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brougère</w:t>
+                <w:t xml:space="preserve">La construction d’une exception territoriale : L’éducation à la nature par les classes de mer finistériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.8959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048283v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dính rồi ! [Ça mord !] Ancrages sociaux et recompositions territoriales de la pêche de loisirs à Hồ Chí Minh Ville (Việt Nam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thắng Dương Ngọc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61, https://journals.openedition.org/echogeo/23624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1999,213 +1999,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence du tourisme domestique au Vietnam : lieux, pratiques et imaginaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la visibilité à la lisibilité : le tourisme domestique en Asie. Quelques réflexions à partir des cas chinois, indiens, indonésiens et vietnamiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cabasset-Semedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2-3, pp.221-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00971767v1</w:t>
+                <w:t xml:space="preserve">halshs-01918610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la visibilité à la lisibilité : le tourisme domestique en Asie. Quelques réflexions à partir des cas chinois, indiens, indonésiens et vietnamiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'émergence du tourisme domestique au Vietnam : lieux, pratiques et imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Taunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp. 102-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.4118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01918610v1</w:t>
+                <w:t xml:space="preserve">halshs-00971767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mũi Nế (Việt Nam) : deux approches différenciées de la plage par les touristes occidentaux et domestiques</w:t>
               </w:r>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Colonial Lens on the High Ground: Imperial Vantage Points in British India and French Indochinese Hill Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra de Heering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3512,342 +3512,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation du tourisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+                <w:t xml:space="preserve">Thérèse Racco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocabulaire du discours touristique, sous la direction de B. Kadri, M. Delaplace, A. Grenier et Y. Roche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.317-321</w:t>
+              <w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://gisetudestouristiques.fr/encyclopedie/apprentissages/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432559v1</w:t>
+                <w:t xml:space="preserve">hal-04049740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme domestique, tourisme interne</w:t>
+                <w:t xml:space="preserve">Tourisme spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://gisetudestouristiques.fr/encyclopedie/tourisme-domestique-tourisme-interne/</w:t>
+              <w:t xml:space="preserve">Vocabulaire du discours touristique sous la direction de B. Kadri, M. Delaplace, A. Grenier et Y. Roche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.433-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432558v1</w:t>
+                <w:t xml:space="preserve">hal-05432560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme spatial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mondialisation du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocabulaire du discours touristique sous la direction de B. Kadri, M. Delaplace, A. Grenier et Y. Roche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.433-437</w:t>
+              <w:t xml:space="preserve">Vocabulaire du discours touristique, sous la direction de B. Kadri, M. Delaplace, A. Grenier et Y. Roche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432560v1</w:t>
+                <w:t xml:space="preserve">hal-05432559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tourisme domestique, tourisme interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Racco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, https://gisetudestouristiques.fr/encyclopedie/apprentissages/</w:t>
+              <w:t xml:space="preserve">, 2022, https://gisetudestouristiques.fr/encyclopedie/tourisme-domestique-tourisme-interne/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049740v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plage</w:t>
               </w:r>
@@ -3909,183 +3909,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic Tourism</w:t>
+                <w:t xml:space="preserve">Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"The SAGE International Encyclopedia of Travel and Tourism" edited by Lowry, L. and J.G. Golson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.371-373. </w:t>
+              <w:t xml:space="preserve">, 2017, pp.1402-1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4135/9781483368924.n143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4135/9781483368924.n503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432571v1</w:t>
+                <w:t xml:space="preserve">hal-05432572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vietnam</w:t>
+                <w:t xml:space="preserve">Domestic Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"The SAGE International Encyclopedia of Travel and Tourism" edited by Lowry, L. and J.G. Golson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1402-1403. </w:t>
+              <w:t xml:space="preserve">, 2017, pp.371-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4135/9781483368924.n503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4135/9781483368924.n143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432572v1</w:t>
+                <w:t xml:space="preserve">hal-05432571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Vu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quyết Chiến Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,165 +4205,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stations d’altitude vietnamiennes, des villes ordinaires</w:t>
+                <w:t xml:space="preserve">Framing the Authoritarian Turn through Tourism: The aestheticization of racial domination in Sa Pa (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Asie Orientale (IAO UMR5062), Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Royal Geographical Society with IBG Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geographies of Authoritarianism Session organized by Sabina Lawreniuk (Notttingham University) and Jason Luger (Northumbria University), Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432445v1</w:t>
+                <w:t xml:space="preserve">hal-05419539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing the Authoritarian Turn through Tourism: The aestheticization of racial domination in Sa Pa (Vietnam)</w:t>
+                <w:t xml:space="preserve">Les stations d’altitude vietnamiennes, des villes ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Geographical Society with IBG Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geographies of Authoritarianism Session organized by Sabina Lawreniuk (Notttingham University) and Jason Luger (Northumbria University), Aug 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Asie Orientale (IAO UMR5062), Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419539v1</w:t>
+                <w:t xml:space="preserve">hal-05432445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Tea and Red Strawberries: How Consuming Nature produces Operational Landscapes in the Hill Stations of Cameron Highlands (Malaysia) and Dalat (Vietnam)</w:t>
               </w:r>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Chánh Hồ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Metamorphosis: Creative Destruction and the Remaking of Tourism Geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3rd Critical Tourism Studies - Asia Pacific, Feb 2023, Hanoi, Vietnam</w:t>
@@ -4619,178 +4619,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in translation: Quarantine in Vietnam</w:t>
+                <w:t xml:space="preserve">Health crisis and tourism crisis in South-East Asia: magnitude, solutions and issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cabasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandemic Borders: Hotels, Spaces of Detention, Quarantine and Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Critical Border Studies working group, Feb 2021, Virtual Symposium, Australia</w:t>
+              <w:t xml:space="preserve">Southeast Asian Tourism in times of Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRASEC et Chiang Mai Rajabhat University, Dec 2021, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433362v1</w:t>
+                <w:t xml:space="preserve">hal-05433371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health crisis and tourism crisis in South-East Asia: magnitude, solutions and issues</w:t>
+                <w:t xml:space="preserve">Lost in translation: Quarantine in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Cabasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Asian Tourism in times of Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRASEC et Chiang Mai Rajabhat University, Dec 2021, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">Pandemic Borders: Hotels, Spaces of Detention, Quarantine and Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Critical Border Studies working group, Feb 2021, Virtual Symposium, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433371v1</w:t>
+                <w:t xml:space="preserve">hal-05433362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Durasian Tour: A postcolonial reading of tourism, between France and Vietnam</w:t>
               </w:r>
@@ -5653,51 +5653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6BDF9D2"/>
+    <w:nsid w:val="86E223D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5884,51 +5884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-peyvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7786-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/lequipe/name/emmanuelle-peyvel/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5784/l-education-au-voyage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tr&#7847;n C&#7849;m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguy&#7877;n Th&#7883; Thanh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7855;ng D&#432;&#417;ng Ng&#7885;c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Frendika Septanaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687976211035857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967828X16674823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Christophe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset-Semedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boukhris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Musil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Heering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irasec.com/ouvrage152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Racco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n503" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Vu Dang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy&#7871;t Chi&#7871;n Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thao Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Ch&#225;nh H&#7891;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05432565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-peyvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7786-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/lequipe/name/emmanuelle-peyvel/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5784/l-education-au-voyage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Frendika Septanaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tr&#7847;n C&#7849;m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguy&#7877;n Th&#7883; Thanh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7855;ng D&#432;&#417;ng Ng&#7885;c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8959" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687976211035857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967828X16674823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Christophe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset-Semedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boukhris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Musil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Heering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irasec.com/ouvrage152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Racco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Vu Dang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy&#7871;t Chi&#7871;n Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thao Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Ch&#225;nh H&#7891;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05432565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>