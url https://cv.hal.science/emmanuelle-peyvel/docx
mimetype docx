--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -459,135 +459,135 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hill stations as spatial injustice in a context of climate inequalities: Viewpoint from Indonesia and Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fake it until you make it! De la station d’altitude au parc de loisirs : Réappropriations locales de modèles touristiques globalisés, le cas de Ba Na (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+                <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Nguyễn Thị Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
+                <w:t xml:space="preserve">Thắng Dương Ngọc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432522v1</w:t>
+                <w:t xml:space="preserve">hal-05419447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking (with) hill stations. How tourism is urbanising South and Southeast Asian mountain areas</w:t>
               </w:r>
@@ -599,237 +599,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dnm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake it until you make it! De la station d’altitude au parc de loisirs : Réappropriations locales de modèles touristiques globalisés, le cas de Ba Na (Vietnam)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hill stations as spatial injustice in a context of climate inequalities: Viewpoint from Indonesia and Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dewa Made Frendika Septanaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thắng Dương Ngọc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (1)</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419447v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In memoriam James C. Scott (1936-2024)</w:t>
               </w:r>
@@ -891,256 +891,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élève ou touriste : ce que les enfants vivent et disent de leurs classes de mer</w:t>
+                <w:t xml:space="preserve">La construction d’une exception territoriale : L’éducation à la nature par les classes de mer finistériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brougère</w:t>
+                <w:t xml:space="preserve">Fabien Clouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.8959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048283v1</w:t>
+                <w:t xml:space="preserve">hal-04878930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’une exception territoriale : L’éducation à la nature par les classes de mer finistériennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Clouette</w:t>
+                <w:t xml:space="preserve">Élève ou touriste : ce que les enfants vivent et disent de leurs classes de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (3/2021), pp.87-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878930v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dính rồi ! [Ça mord !] Ancrages sociaux et recompositions territoriales de la pêche de loisirs à Hồ Chí Minh Ville (Việt Nam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thắng Dương Ngọc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61, https://journals.openedition.org/echogeo/23624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1999,213 +1999,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la visibilité à la lisibilité : le tourisme domestique en Asie. Quelques réflexions à partir des cas chinois, indiens, indonésiens et vietnamiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'émergence du tourisme domestique au Vietnam : lieux, pratiques et imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Taunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp. 102-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01918610v1</w:t>
+                <w:t xml:space="preserve">halshs-00971767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence du tourisme domestique au Vietnam : lieux, pratiques et imaginaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la visibilité à la lisibilité : le tourisme domestique en Asie. Quelques réflexions à partir des cas chinois, indiens, indonésiens et vietnamiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cabasset-Semedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2-3, pp.221-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00971767v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mũi Nế (Việt Nam) : deux approches différenciées de la plage par les touristes occidentaux et domestiques</w:t>
               </w:r>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Colonial Lens on the High Ground: Imperial Vantage Points in British India and French Indochinese Hill Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra de Heering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3512,191 +3512,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tourisme spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Racco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://gisetudestouristiques.fr/encyclopedie/apprentissages/</w:t>
+              <w:t xml:space="preserve">Vocabulaire du discours touristique sous la direction de B. Kadri, M. Delaplace, A. Grenier et Y. Roche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.433-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049740v1</w:t>
+                <w:t xml:space="preserve">hal-05432560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme spatial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Racco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocabulaire du discours touristique sous la direction de B. Kadri, M. Delaplace, A. Grenier et Y. Roche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.433-437</w:t>
+              <w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://gisetudestouristiques.fr/encyclopedie/apprentissages/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432560v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation du tourisme</w:t>
               </w:r>
@@ -3909,183 +3909,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vietnam</w:t>
+                <w:t xml:space="preserve">Domestic Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"The SAGE International Encyclopedia of Travel and Tourism" edited by Lowry, L. and J.G. Golson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1402-1403. </w:t>
+              <w:t xml:space="preserve">, 2017, pp.371-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4135/9781483368924.n503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4135/9781483368924.n143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432572v1</w:t>
+                <w:t xml:space="preserve">hal-05432571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic Tourism</w:t>
+                <w:t xml:space="preserve">Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"The SAGE International Encyclopedia of Travel and Tourism" edited by Lowry, L. and J.G. Golson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.371-373. </w:t>
+              <w:t xml:space="preserve">, 2017, pp.1402-1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4135/9781483368924.n143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4135/9781483368924.n503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432571v1</w:t>
+                <w:t xml:space="preserve">hal-05432572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Vu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quyết Chiến Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,165 +4205,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing the Authoritarian Turn through Tourism: The aestheticization of racial domination in Sa Pa (Vietnam)</w:t>
+                <w:t xml:space="preserve">Les stations d’altitude vietnamiennes, des villes ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Geographical Society with IBG Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geographies of Authoritarianism Session organized by Sabina Lawreniuk (Notttingham University) and Jason Luger (Northumbria University), Aug 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Asie Orientale (IAO UMR5062), Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419539v1</w:t>
+                <w:t xml:space="preserve">hal-05432445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stations d’altitude vietnamiennes, des villes ordinaires</w:t>
+                <w:t xml:space="preserve">Framing the Authoritarian Turn through Tourism: The aestheticization of racial domination in Sa Pa (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Asie Orientale (IAO UMR5062), Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Royal Geographical Society with IBG Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geographies of Authoritarianism Session organized by Sabina Lawreniuk (Notttingham University) and Jason Luger (Northumbria University), Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432445v1</w:t>
+                <w:t xml:space="preserve">hal-05419539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Tea and Red Strawberries: How Consuming Nature produces Operational Landscapes in the Hill Stations of Cameron Highlands (Malaysia) and Dalat (Vietnam)</w:t>
               </w:r>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Chánh Hồ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Trần Cẩm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Metamorphosis: Creative Destruction and the Remaking of Tourism Geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3rd Critical Tourism Studies - Asia Pacific, Feb 2023, Hanoi, Vietnam</w:t>
@@ -5653,51 +5653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86E223D7"/>
+    <w:nsid w:val="7BE7DDE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5884,51 +5884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-peyvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7786-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/lequipe/name/emmanuelle-peyvel/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5784/l-education-au-voyage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Frendika Septanaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tr&#7847;n C&#7849;m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguy&#7877;n Th&#7883; Thanh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7855;ng D&#432;&#417;ng Ng&#7885;c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8959" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687976211035857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967828X16674823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Christophe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset-Semedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boukhris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Musil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Heering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irasec.com/ouvrage152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Racco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Vu Dang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy&#7871;t Chi&#7871;n Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thao Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Ch&#225;nh H&#7891;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05432565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-peyvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7786-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/lequipe/name/emmanuelle-peyvel/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5784/l-education-au-voyage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tr&#7847;n C&#7849;m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguy&#7877;n Th&#7883; Thanh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7855;ng D&#432;&#417;ng Ng&#7885;c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Frendika Septanaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687976211035857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967828X16674823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Christophe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset-Semedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boukhris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Musil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Heering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irasec.com/ouvrage152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Racco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n503" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Vu Dang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy&#7871;t Chi&#7871;n Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thao Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Ch&#225;nh H&#7891;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05432565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>