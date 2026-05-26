--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1999,213 +1999,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence du tourisme domestique au Vietnam : lieux, pratiques et imaginaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la visibilité à la lisibilité : le tourisme domestique en Asie. Quelques réflexions à partir des cas chinois, indiens, indonésiens et vietnamiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cabasset-Semedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2-3, pp.221-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00971767v1</w:t>
+                <w:t xml:space="preserve">halshs-01918610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la visibilité à la lisibilité : le tourisme domestique en Asie. Quelques réflexions à partir des cas chinois, indiens, indonésiens et vietnamiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'émergence du tourisme domestique au Vietnam : lieux, pratiques et imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Taunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp. 102-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.4118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01918610v1</w:t>
+                <w:t xml:space="preserve">halshs-00971767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mũi Nế (Việt Nam) : deux approches différenciées de la plage par les touristes occidentaux et domestiques</w:t>
               </w:r>
@@ -2765,195 +2765,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vietnam. Au tournant d’une décennie sans nuages ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overcoming the paradoxes of Kinh tourism in Vietnamese mountains with the postcolonial geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Asie du Sud-Est 2021. Bilan, enjeux et perspectives</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.425-447, 2021, L’Asie du Sud-Est 2021. Bilan, enjeux et perspectives, 978-2-84654-570-9</w:t>
+              <w:t xml:space="preserve">"Tourism Paradoxes: Contradictions, Inconsistencies and Challenges" edited by H. Tucker, E. Cakmak et K. Hollinshead</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-49, 2021, 9781845418144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029259v1</w:t>
+                <w:t xml:space="preserve">hal-05432556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming the paradoxes of Kinh tourism in Vietnamese mountains with the postcolonial geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vietnam. Au tournant d’une décennie sans nuages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Tran Thi Lien; Christine Cabasset. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Tourism Paradoxes: Contradictions, Inconsistencies and Challenges" edited by H. Tucker, E. Cakmak et K. Hollinshead</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-49, 2021, 9781845418144</w:t>
+              <w:t xml:space="preserve">L'Asie du Sud-Est 2021. Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Série Asie du Sud-Est, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irasec et Les Indes Savantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.425-447, 2021, L’Asie du Sud-Est 2021. Bilan, enjeux et perspectives, 978-2-84654-570-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432556v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reshaping of Post-socialist Hồ Chí Minh City: Leisure Practices and Social Control</w:t>
               </w:r>
@@ -3170,191 +3170,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir touriste dans un pays socialiste : le cas du tourisme domestique au Việt Nam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction Générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mondialisation du tourisme, les nouvelles frontières d'une pratique sous la dir. d'I. Sacareau, B. Taunay et E. Peyvel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.117-143, 2015</w:t>
+              <w:t xml:space="preserve">La mondialisation du tourisme Les nouvelles frontières d'une pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-24, 2015, Espace et Territoires, 978-2-7535-4065-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446144v1</w:t>
+                <w:t xml:space="preserve">hal-01661241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Générale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir touriste dans un pays socialiste : le cas du tourisme domestique au Việt Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mondialisation du tourisme Les nouvelles frontières d'une pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-24, 2015, Espace et Territoires, 978-2-7535-4065-1</w:t>
+              <w:t xml:space="preserve">La mondialisation du tourisme, les nouvelles frontières d'une pratique sous la dir. d'I. Sacareau, B. Taunay et E. Peyvel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.117-143, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661241v1</w:t>
+                <w:t xml:space="preserve">hal-05446144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfer c'est les autres : de la cohabitation touristique au Việt Nam à travers trois cas d'évitement spatial</w:t>
               </w:r>
@@ -3512,342 +3512,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme spatial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mondialisation du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocabulaire du discours touristique sous la direction de B. Kadri, M. Delaplace, A. Grenier et Y. Roche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.433-437</w:t>
+              <w:t xml:space="preserve">Vocabulaire du discours touristique, sous la direction de B. Kadri, M. Delaplace, A. Grenier et Y. Roche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432560v1</w:t>
+                <w:t xml:space="preserve">hal-05432559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tourisme domestique, tourisme interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Racco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, https://gisetudestouristiques.fr/encyclopedie/apprentissages/</w:t>
+              <w:t xml:space="preserve">, 2022, https://gisetudestouristiques.fr/encyclopedie/tourisme-domestique-tourisme-interne/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049740v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation du tourisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tourisme spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocabulaire du discours touristique, sous la direction de B. Kadri, M. Delaplace, A. Grenier et Y. Roche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.317-321</w:t>
+              <w:t xml:space="preserve">Vocabulaire du discours touristique sous la direction de B. Kadri, M. Delaplace, A. Grenier et Y. Roche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.433-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432559v1</w:t>
+                <w:t xml:space="preserve">hal-05432560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme domestique, tourisme interne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Racco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, https://gisetudestouristiques.fr/encyclopedie/tourisme-domestique-tourisme-interne/</w:t>
+              <w:t xml:space="preserve">, 2022, https://gisetudestouristiques.fr/encyclopedie/apprentissages/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432558v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plage</w:t>
               </w:r>
@@ -4205,165 +4205,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stations d’altitude vietnamiennes, des villes ordinaires</w:t>
+                <w:t xml:space="preserve">Framing the Authoritarian Turn through Tourism: The aestheticization of racial domination in Sa Pa (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Asie Orientale (IAO UMR5062), Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Royal Geographical Society with IBG Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geographies of Authoritarianism Session organized by Sabina Lawreniuk (Notttingham University) and Jason Luger (Northumbria University), Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432445v1</w:t>
+                <w:t xml:space="preserve">hal-05419539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing the Authoritarian Turn through Tourism: The aestheticization of racial domination in Sa Pa (Vietnam)</w:t>
+                <w:t xml:space="preserve">Les stations d’altitude vietnamiennes, des villes ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Geographical Society with IBG Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geographies of Authoritarianism Session organized by Sabina Lawreniuk (Notttingham University) and Jason Luger (Northumbria University), Aug 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Asie Orientale (IAO UMR5062), Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419539v1</w:t>
+                <w:t xml:space="preserve">hal-05432445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Tea and Red Strawberries: How Consuming Nature produces Operational Landscapes in the Hill Stations of Cameron Highlands (Malaysia) and Dalat (Vietnam)</w:t>
               </w:r>
@@ -5653,51 +5653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BE7DDE4"/>
+    <w:nsid w:val="C2C8C333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5884,51 +5884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-peyvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7786-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/lequipe/name/emmanuelle-peyvel/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5784/l-education-au-voyage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tr&#7847;n C&#7849;m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguy&#7877;n Th&#7883; Thanh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7855;ng D&#432;&#417;ng Ng&#7885;c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Frendika Septanaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687976211035857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967828X16674823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Christophe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset-Semedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boukhris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Musil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Heering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irasec.com/ouvrage152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Racco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n503" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Vu Dang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy&#7871;t Chi&#7871;n Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thao Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Ch&#225;nh H&#7891;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05432565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-peyvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7786-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/lequipe/name/emmanuelle-peyvel/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5784/l-education-au-voyage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tr&#7847;n C&#7849;m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguy&#7877;n Th&#7883; Thanh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7855;ng D&#432;&#417;ng Ng&#7885;c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Made Frendika Septanaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Camus-Le&#160;pape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10683" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687976211035857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967828X16674823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Christophe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset-Semedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boukhris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Musil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Heering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cabasset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irasec.com/ouvrage152" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Racco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483368924.n503" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Vu Dang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy&#7871;t Chi&#7871;n Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432472v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thao Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Ch&#225;nh H&#7891;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05432565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>