--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -856,235 +856,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02495711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mapping the discipline history of education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Hofstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (6), pp.871-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2014.948017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouverner par la proximité : Allouer des fonds à des projets de recherche dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (94), pp.7-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.094.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080169v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-01080175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering the History of the French University</w:t>
               </w:r>
@@ -1340,381 +1340,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'histoire de l'enseignement supérieur français. Pour une approche globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 122, pp.11-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.1938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01064901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francia : appelli, blog e petizioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passato e Presente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, XXVII (78), pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00590632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'histoire de l'enseignement supérieur français. Pour une approche globale</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions autour du projet de l'European Science Foundation : &amp;quot;Representations of the Past : The Writing of National Histories in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 122, pp.11-33. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 113, pp.111-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazer a história do ensino das línguas e das civilizações estrangeiras no ensino superior francês no século XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia da Educaçao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiants et enseignants : du dossier individuel à la prosopographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue administrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, numéro spécial, pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267323v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00267347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation franco-allemande ou intégration réussie ? Le cas de Joseph Rovan et d'Alfred Grosser</w:t>
               </w:r>
@@ -3653,264 +3653,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une prosopographie académique : enseignants des facultés des sciences, des lettres et de droit, 1800-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernadette CABOURET et François DEMOTZ (éd.), La Prosopographie au service des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02495702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French Academia in a Prosopographic Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pieter Dhondt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University Jubilees and University History Writing. A Challenging Relationship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Brill, pp.217-232, 2014, Scientific and Learned Cultures and Their Institutions, 978-90-04-26507-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004265073_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01091922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disciplines académiques et cadre institutionnel: réflexions autour du cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balz Engler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disziplin/discipline. 28 Kolloquium der Schweizerischen Akademie der Geistes- und Sozialwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.47-56, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080151v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02495702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitaires gaullistes ou gaullisme universitaire ? Réflexion sur les liens entre le monde académique et le pouvoir gaulliste entre 1958 et 1981</w:t>
               </w:r>
@@ -3963,199 +3963,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00874805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’être historien aujourd’hui ? Permanence et mutations d’une communauté académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marte Mangset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Granger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À quoi pensent les historiens. Science et insouciance de l'histoire au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.31-47, 2012, 9782746732988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00829211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Places of innovation and exchange. The Extra-University Institutions for Historical Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Lingelbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porciani Ilaria et Tollebeek Jo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Setting the Standards. Institutions, Networks and Communities of National Historiography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave MacMillan, pp.34-53, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671255v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00829211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle approche prosopographique ?</w:t>
               </w:r>
@@ -4221,633 +4221,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00521512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les universitaires de Mai 68: tensions structurelles et radicalisation syndicale autour de la réforme du Comité consultatif des universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Bruno, Chevandier Christian, Morin Gilles, Richard Gilles, Vergnon Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À chacun son Mai ? Le tour de France de mai-juin 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-280, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00593723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ilaria Porciani et Lutz Raphael. </w:t>
+              <w:t xml:space="preserve">Ilaria PORCIANI et Lutz RAPHAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of European historiography: the making of a profession, 1800-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, pp.131-136, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ilaria Porciani et Lutz Raphael. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas of European historiography: the making of a profession, 1800-2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1, Palgrave McMillan, pp.131-136, 2011, Writing the Nation: the national histories in Europe, 1800-2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093126v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de bases de données prosopographiques informatisées sur le monde universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Delmas-Rigoutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hiérnard Jean, Turrel Denise, Delmas-Rigoutsos Yannis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Routes européennes du savoir. Vita Peregrinatio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes, pp.29-38, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00593721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Benoit Bruno, Chevandier Christian, Morin Gilles, Richard Gilles, Vergnon Gilles. </w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une histoire des instances d'évaluation des enseignants des facultés des lettres et des sciences, 1880-1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fave-Bonnet Marie-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À chacun son Mai ? Le tour de France de mai-juin 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-280, 2011</w:t>
+              <w:t xml:space="preserve">L'évaluation dans l'enseignement supérieur en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.99-114, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00590622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Allemagne comme laboratoire. L’éducation populaire en Allemagne occupée (1948-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des cadres de jeunesse et éducation populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.164-171, 2010, 978-2-11-006173-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Allemagne comme laboratoire. L'éducation populaire en Allemagne occupée (1948-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise TETARD, Valérie BROUSSELLE, Jean-Paul EGRET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des cadres de jeunesse et éducation populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.164-171, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement supérieur et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dosse François, Garcia Patrick, Delacroix Christian, Offenstadt Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiographies. Concept et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.126-136, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00590630v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00590622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants français dans la diplomatie culturelle : perspectives archivistiques et scientifiques</w:t>
               </w:r>
@@ -5119,259 +5119,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Malraux et le rayonnement culturel de la France à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles-Louis Foulon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Malraux et le rayonnement culturel de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Complexe, pp.315-322, 2004, 2804800059</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pacifistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Offenstadt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres, paix et sociétés, 1911-1946</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.552-573, 2004, 2912232589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d'une notion récente : la culture de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres, paix et sociétés, 1911-1946</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.667-674, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585931v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01093099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre science et politique : la naissance de la germanistique française</w:t>
               </w:r>
@@ -6241,179 +6241,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00686029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+                <w:t xml:space="preserve">Faire l'histoire de l'enseignement des langues et civilisations étrangères dans l'enseignement supérieur français au XXe siècle (version française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00206324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6423,100 +6361,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des usages de l'Allemagne. Politique culturelle française en Allemagne et rapprochement franco-allemand, 1945-1963. Politique publique, trajectoires, discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Institut d'études politiques de paris - Sciences Po, 1999. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00267294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6526,118 +6464,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession : universitaire, entretien avec Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03013803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6705,51 +6643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="875E87AA"/>
+    <w:nsid w:val="D2EEA470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6936,51 +6874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-picard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7211-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087735768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02498327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03050068.2023.2258676" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gozlan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Frijhoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.094.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hofstetter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2014.948017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goyet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1993.404086" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rozencwajg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belhoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nogu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100705340&amp;amp;fa=author&amp;amp;person_ID=6497" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;chine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Cock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803926865/book-part-9781803926865-35.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-higher-education-management-and-governance-9781800888067.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=7579" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004265073_010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lingelbach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Mangset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521512v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Maurer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Offenstadt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=6777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2250" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1935" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9xgsgtner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206324v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-picard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7211-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087735768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02498327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03050068.2023.2258676" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gozlan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Frijhoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hofstetter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2014.948017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.094.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goyet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1993.404086" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rozencwajg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belhoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nogu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100705340&amp;amp;fa=author&amp;amp;person_ID=6497" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;chine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Cock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803926865/book-part-9781803926865-35.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-higher-education-management-and-governance-9781800888067.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=7579" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004265073_010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Mangset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lingelbach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521512v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093126v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Maurer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590630v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Offenstadt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=6777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2250" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1935" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9xgsgtner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>