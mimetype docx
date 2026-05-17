--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1340,381 +1340,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francia : appelli, blog e petizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passato e Presente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXVII (78), pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00590632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire de l'enseignement supérieur français. Pour une approche globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 122, pp.11-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.1938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoire-education.1938⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01064901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Francia : appelli, blog e petizioni</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazer a história do ensino das línguas e das civilizações estrangeiras no ensino superior francês no século XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passato e Presente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, XXVII (78), pp.34-37</w:t>
+              <w:t xml:space="preserve">Historia da Educaçao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudiants et enseignants : du dossier individuel à la prosopographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, numéro spécial, pp.55-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions autour du projet de l'European Science Foundation : &amp;quot;Representations of the Past : The Writing of National Histories in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 113, pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267347v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00267323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation franco-allemande ou intégration réussie ? Le cas de Joseph Rovan et d'Alfred Grosser</w:t>
               </w:r>
@@ -1901,165 +1901,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Laugier et l'organisation de la recherche française</w:t>
+                <w:t xml:space="preserve">Henri Laugier, retour à la recherche (1952-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers pour l'histoire de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 3, pp.63-71</w:t>
+              <w:t xml:space="preserve">, 1995, 3, pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585859v1</w:t>
+                <w:t xml:space="preserve">hal-00585862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Laugier, retour à la recherche (1952-1958)</w:t>
+                <w:t xml:space="preserve">Henri Laugier et l'organisation de la recherche française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers pour l'histoire de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 3, pp.117-122</w:t>
+              <w:t xml:space="preserve">, 1995, 3, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585862v1</w:t>
+                <w:t xml:space="preserve">hal-00585859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mouvements catholiques pour la paix à travers les papiers du Père Yves de La Brière (s.j.)</w:t>
               </w:r>
@@ -3653,264 +3653,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French Academia in a Prosopographic Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pieter Dhondt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University Jubilees and University History Writing. A Challenging Relationship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Brill, pp.217-232, 2014, Scientific and Learned Cultures and Their Institutions, 978-90-04-26507-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004265073_010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disciplines académiques et cadre institutionnel: réflexions autour du cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Balz Engler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disziplin/discipline. 28 Kolloquium der Schweizerischen Akademie der Geistes- und Sozialwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, pp.47-56, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une prosopographie académique : enseignants des facultés des sciences, des lettres et de droit, 1800-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernadette CABOURET et François DEMOTZ (éd.), La Prosopographie au service des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02495702v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-01080151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitaires gaullistes ou gaullisme universitaire ? Réflexion sur les liens entre le monde académique et le pouvoir gaulliste entre 1958 et 1981</w:t>
               </w:r>
@@ -3963,199 +3963,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00874805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Places of innovation and exchange. The Extra-University Institutions for Historical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lingelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Porciani Ilaria et Tollebeek Jo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting the Standards. Institutions, Networks and Communities of National Historiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, pp.34-53, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’être historien aujourd’hui ? Permanence et mutations d’une communauté académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marte Mangset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Granger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À quoi pensent les historiens. Science et insouciance de l'histoire au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.31-47, 2012, 9782746732988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829211v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00671255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle approche prosopographique ?</w:t>
               </w:r>
@@ -4221,633 +4221,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00521512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ilaria Porciani et Lutz Raphael. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas of European historiography: the making of a profession, 1800-2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Palgrave McMillan, pp.131-136, 2011, Writing the Nation: the national histories in Europe, 1800-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093126v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de bases de données prosopographiques informatisées sur le monde universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Delmas-Rigoutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hiérnard Jean, Turrel Denise, Delmas-Rigoutsos Yannis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Routes européennes du savoir. Vita Peregrinatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes, pp.29-38, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00593721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les universitaires de Mai 68: tensions structurelles et radicalisation syndicale autour de la réforme du Comité consultatif des universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Bruno, Chevandier Christian, Morin Gilles, Richard Gilles, Vergnon Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À chacun son Mai ? Le tour de France de mai-juin 1968</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-280, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00593723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ilaria PORCIANI et Lutz RAPHAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of European historiography: the making of a profession, 1800-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave MacMillan, pp.131-136, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00686036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ilaria Porciani et Lutz Raphael. </w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Allemagne comme laboratoire. L'éducation populaire en Allemagne occupée (1948-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise TETARD, Valérie BROUSSELLE, Jean-Paul EGRET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas of European historiography: the making of a profession, 1800-2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Palgrave McMillan, pp.131-136, 2011, Writing the Nation: the national histories in Europe, 1800-2005</w:t>
+              <w:t xml:space="preserve">Histoire des cadres de jeunesse et éducation populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.164-171, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...76 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Allemagne comme laboratoire. L’éducation populaire en Allemagne occupée (1948-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Routes européennes du savoir. Vita Peregrinatio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Indes savantes, pp.29-38, 2011</w:t>
+              <w:t xml:space="preserve">Histoire des cadres de jeunesse et éducation populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.164-171, 2010, 978-2-11-006173-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement supérieur et recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dosse François, Garcia Patrick, Delacroix Christian, Offenstadt Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiographies. Concept et débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.126-136, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00590630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une histoire des instances d'évaluation des enseignants des facultés des lettres et des sciences, 1880-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fave-Bonnet Marie-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation dans l'enseignement supérieur en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.99-114, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00590622v1</w:t>
-              </w:r>
-[...213 lines deleted...]
-                <w:t xml:space="preserve">halshs-00590630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants français dans la diplomatie culturelle : perspectives archivistiques et scientifiques</w:t>
               </w:r>
@@ -5119,259 +5119,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos d'une notion récente : la culture de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Rousseau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres, paix et sociétés, 1911-1946</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.667-674, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pacifistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Offenstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Rousseau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres, paix et sociétés, 1911-1946</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.552-573, 2004, 2912232589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Malraux et le rayonnement culturel de la France à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-Louis Foulon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Malraux et le rayonnement culturel de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Complexe, pp.315-322, 2004, 2804800059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093099v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00585931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre science et politique : la naissance de la germanistique française</w:t>
               </w:r>
@@ -6643,51 +6643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2EEA470"/>
+    <w:nsid w:val="D52A14EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6874,51 +6874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-picard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7211-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087735768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02498327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03050068.2023.2258676" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gozlan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Frijhoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hofstetter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2014.948017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.094.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goyet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1993.404086" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rozencwajg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belhoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nogu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100705340&amp;amp;fa=author&amp;amp;person_ID=6497" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;chine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Cock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803926865/book-part-9781803926865-35.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-higher-education-management-and-governance-9781800888067.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=7579" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004265073_010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Mangset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lingelbach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521512v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093126v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Maurer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590630v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Offenstadt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=6777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2250" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1935" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9xgsgtner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-picard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7211-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087735768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02498327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03050068.2023.2258676" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gozlan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Frijhoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hofstetter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2014.948017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.094.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goyet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1993.404086" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rozencwajg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belhoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nogu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100705340&amp;amp;fa=author&amp;amp;person_ID=6497" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;chine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Cock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803926865/book-part-9781803926865-35.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-higher-education-management-and-governance-9781800888067.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=7579" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004265073_010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lingelbach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Mangset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521512v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093126v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Maurer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733583v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Offenstadt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=6777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2250" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1935" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9xgsgtner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>