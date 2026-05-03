--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,6428 +234,6696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
+                <w:t xml:space="preserve">Une méthode accessible pour évaluer la pollinisation animale des cultures, déployable de la parcelle à la France entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibault Gandara</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 392, pp.109747. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 111, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol111-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132267v2</w:t>
+                <w:t xml:space="preserve">hal-05566929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing causal inference in ecology: Pathways for biodiversity change detection and attribution</w:t>
+                <w:t xml:space="preserve">France must protect pollinators over pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Schrodt</w:t>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">Lucas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70131⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 392 (6796), pp.366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aeg6003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244989v1</w:t>
+                <w:t xml:space="preserve">hal-05608530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine production of population trends from citizen science data: insights into the dynamics of common bird and plant species in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience and trust to handle uncertainty of biodiversity responses to innovative agricultural practices: Lessons from citizen science on farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Maclouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.184⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.611-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05347077v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04991419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience and trust to handle uncertainty of biodiversity responses to innovative agricultural practices: Lessons from citizen science on farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing causal inference in ecology: Pathways for biodiversity change detection and attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Billaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diana E Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10778⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (10), pp.2276-2304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04991419v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Macroecology and Temporal Dynamics to Better Attribute Global Change Impacts on Biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routine production of population trends from citizen science data: insights into the dynamics of common bird and plant species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bartholus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Violle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luca Santini</w:t>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.70086⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (G1), pp.229-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307603v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05347077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak recovery of insectivorous bird populations after ban of neonicotinoids in France, hinting at lasting impacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibault Gandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ralf Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127132⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.109747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283717v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we harmonize the monitoring of plants and pollinators?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+                <w:t xml:space="preserve">Bridging Macroecology and Temporal Dynamics to Better Attribute Global Change Impacts on Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20038⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (7), pp.e70086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680061v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid declines in species diversity and occurrence of common plant species are related to nutrient availability and soil moisture in open habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak recovery of insectivorous bird populations after ban of neonicotinoids in France, hinting at lasting impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Princé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Wolfram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Buron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+                <w:t xml:space="preserve">Ralf Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13316⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.127132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149345v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Can we harmonize the monitoring of plants and pollinators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Damgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (1), pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276559v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid declines in species diversity and occurrence of common plant species are related to nutrient availability and soil moisture in open habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fédoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher¹</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (6), pp.e13316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04197134v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape floral resources provided by rapeseed correlate with next-year reproduction of cavity-nesting pollinators in a national participatory monitoring program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor van der Meersch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Billaud</w:t>
+                <w:t xml:space="preserve">Sebastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01353-0⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407457v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy over the decline of arthropods: a matter of temporal baseline?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid declines in species diversity and occurrence of common plant species are related to nutrient availability and soil moisture in open habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Duchenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Gabrielle Martin¹</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean- Baptiste Mihoub</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Porcher¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685658v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04197134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBITT: a tool for assessing the risk-of-bias in studies of temporal trends in ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape floral resources provided by rapeseed correlate with next-year reproduction of cavity-nesting pollinators in a national participatory monitoring program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor van der Meersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Boyd</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13857⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.551-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01353-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03766534v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European plants lagging behind climate change pay a climatic debt in the North, but are favoured in the South</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Controversy over the decline of arthropods: a matter of temporal baseline?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Baptiste Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13730⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.02.09.479422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178139v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real‐world implementation of a nationwide, long‐term monitoring program to assess the impact of agrochemicals and agricultural practices on biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROBITT: a tool for assessing the risk-of-bias in studies of temporal trends in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Andrade</w:t>
+                <w:t xml:space="preserve">Gary Powney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Villers</w:t>
+                <w:t xml:space="preserve">Fiona Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Balent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+                <w:t xml:space="preserve">Alain Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6459⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.1497-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169155v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03766534v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science involving farmers as a means to document temporal trends in farmland biodiversity and relate them to agricultural practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">European plants lagging behind climate change pay a climatic debt in the North, but are favoured in the South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13746⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02947862v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating systems and avoidance of inbreeding depression as evolutionary drivers of pollen limitation in animal-pollinated self-compatible plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A real‐world implementation of a nationwide, long‐term monitoring program to assess the impact of agrochemicals and agricultural practices on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Lande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy181⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.3771-3793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265336v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats du réseau Biovigilance 500 ENI sur le suivi des effets non-intentionnels des pratiques agricoles sur la biodiversité.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Citizen science involving farmers as a means to document temporal trends in farmland biodiversity and relate them to agricultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Andrade</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rose‐line Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/tmdo06⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392219v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02947862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer pour comprendre les interactions de la biodiversité avec les pratiques agricoles : premiers résultats de l’Observatoire Agricole de la Biodiversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mating systems and avoidance of inbreeding depression as evolutionary drivers of pollen limitation in animal-pollinated self-compatible plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L Vermeersch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Pinard</w:t>
+                <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/zyst-m588⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.327-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02392186v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term climate-induced change in French plant communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Martin</w:t>
+                <w:t xml:space="preserve">Premiers résultats du réseau Biovigilance 500 ENI sur le suivi des effets non-intentionnels des pratiques agricoles sur la biodiversité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Devictor</w:t>
+                <w:t xml:space="preserve">Camilla Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Motard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0280⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/tmdo06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851663v3</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New indices for rapid assessment of pollination services based on crop yield data: France as a case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
+                <w:t xml:space="preserve">Observer pour comprendre les interactions de la biodiversité avec les pratiques agricoles : premiers résultats de l’Observatoire Agricole de la Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Accatino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">C. Pinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 101, pp.355-363. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.125-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/zyst-m588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01815474v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effects of wheat variety mixtures on aboveground arthropods are weak and variable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New indices for rapid assessment of pollination services based on crop yield data: France as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2018.07.008⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265503v1</w:t>
+                <w:t xml:space="preserve">hal-01815474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing non-intended effects of farming practices on field margin vegetation with a functional approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Short-term climate-induced change in French plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Motard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher¹</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.03.021⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763788v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851663v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing mixtures of varieties for multifunctional agriculture with the help of ecology. A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing non-intended effects of farming practices on field margin vegetation with a functional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0418-x⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594551v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression maintained by recessive lethal mutations interacting with stabilizing selection on quantitative characters in a partially self-fertilizing population</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Positive effects of wheat variety mixtures on aboveground arthropods are weak and variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mirlicourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (5), pp.1191-1204. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.66-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265393v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression under mixed outcrossing, self-fertilization and sib-mating</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing mixtures of varieties for multifunctional agriculture with the help of ecology. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-016-0668-2⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0418-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319097v1</w:t>
+                <w:t xml:space="preserve">hal-01594551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological specialization and rarity indices estimated for a large number of plant species in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inbreeding depression maintained by recessive lethal mutations interacting with stabilizing selection on quantitative characters in a partially self-fertilizing population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.02.015⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (5), pp.1191-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065344v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LANDSCAPE FEATURES ARE A BETTER CORRELATE OF WILD PLANT POLLINATION THAN AGRICULTURAL PRACTICES IN AN INTENSIVE CROPPING SYSTEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inbreeding depression under mixed outcrossing, self-fertilization and sib-mating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-016-0668-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.12.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265500v1</w:t>
+                <w:t xml:space="preserve">hal-01319097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of Quantitative Genetic Variance Under Partial Self-Fertilization, with Implications for Evolution of Selfing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ecological specialization and rarity indices estimated for a large number of plant species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.115.176693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02265740v1</w:t>
+                <w:t xml:space="preserve">hal-02065344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination ecology and inbreeding depression control individual flowering phenologies and mixed mating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Maintenance of Quantitative Genetic Variance Under Partial Self-Fertilization, with Implications for Evolution of Selfing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12507⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200 (3), pp.891-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.115.176693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265341v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints imposed by pollinator behaviour on the ecology and evolution of plant mating systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">LANDSCAPE FEATURES ARE A BETTER CORRELATE OF WILD PLANT POLLINATION THAN AGRICULTURAL PRACTICES IN AN INTENSIVE CROPPING SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chateil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201, pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01110833v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a simple approximation to modeling the joint evolution of self-fertilization and inbreeding depression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pollination ecology and inbreeding depression control individual flowering phenologies and mixed mating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 67 (12), pp.3628-3635. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12216⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 68 (11), pp.3051-3065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265388v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Freshwater Biodiversity Indicator Based on Fish Community Assemblages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanne Clavel</w:t>
+                <w:t xml:space="preserve">Constraints imposed by pollinator behaviour on the ecology and evolution of plant mating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Poulet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Clotilde Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080968⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.1413-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940919v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic comparisons of herbivore attack, growth and impact of Japanese knotweed between Japan and France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Freshwater Biodiversity Indicator Based on Fish Community Assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlie Maurel</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maasaki Fujiyoshi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12026⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265411v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Mutational Meltdown in Diploid Populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluating a simple approximation to modeling the joint evolution of self-fertilization and inbreeding depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Robert</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/670022⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (12), pp.3628-3635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265203v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Tarallo</w:t>
+                <w:t xml:space="preserve">Biogeographic comparisons of herbivore attack, growth and impact of Japanese knotweed between Japan and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maasaki Fujiyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+                <w:t xml:space="preserve">Eric Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (1), pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816466v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigie-flore – a nationwide monitoring programme for common plant species and plant communities in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantifying the Mutational Meltdown in Diploid Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mathieu</w:t>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4, pp.378-379. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181 (5), pp.623-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7809/b-e.00168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/670022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896163v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales - Research Needs and Approaches of the SCALES Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chateil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Henle</w:t>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Kunin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vesna Grobelnik</w:t>
+                <w:t xml:space="preserve">Léa Tarallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01225982v1</w:t>
+                <w:t xml:space="preserve">hal-00816466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations among Fertility Components Can Maintain Mixed Mating in Plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vigie-flore – a nationwide monitoring programme for common plant species and plant communities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/593705⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.378-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7809/b-e.00168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265205v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic consequences of fluctuating inbreeding depression and the evolution of plant selfing rates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales - Research Needs and Approaches of the SCALES Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher G Eckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Johnston</w:t>
+                <w:t xml:space="preserve">William Kunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schweiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Grobelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265380v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of extensive habitat inventories in biodiversity studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tourism in protected areas can threaten wild populations: from individual response to population viability of the chough Pyrrhocorax pyrrhocorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Moret</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-009-9630-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (46), pp.657-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2009.01646.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265719v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism in protected areas can threaten wild populations: from individual response to population viability of the chough Pyrrhocorax pyrrhocorax</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Correlations among Fertility Components Can Maintain Mixed Mating in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Elle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2009.01646.x⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 173 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/593705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385031v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of transgenerational epigenetic variation on complex traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The genetic consequences of fluctuating inbreeding depression and the evolution of plant selfing rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.708-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01705.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193366v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of parataxonomy in biodiversity monitoring: a case study on wild flora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Use of extensive habitat inventories in biodiversity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (14), pp.3485-3500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9354-z⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 18 (12), pp.3115-3125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-009-9630-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00386008v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of floristic diversity in urban areas as a basis for habitat management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of transgenerational epigenetic variation on complex traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Devictor</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe K. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Arnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Moret</w:t>
+                <w:t xml:space="preserve">Vera Colombani-Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3170/2008-7-18530⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (6), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265433v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and spider communities benefit differently from the presence of planted hedgerows in highway verges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of parataxonomy in biodiversity monitoring: a case study on wild flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3485-3500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9354-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265400v1</w:t>
+                <w:t xml:space="preserve">halsde-00386008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Genetic Diversity at Molecular Markers and Strong Phenotypic Plasticity in Populations of Ranunculus nodiflorus, an Endangered Plant Species in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation of floristic diversity in urban areas as a basis for habitat management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm067⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4), pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3170/2008-7-18530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00322142v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of urban structures in the distribution of wasteland flora in the Greater Paris Area, France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant and spider communities benefit differently from the presence of planted hedgerows in highway verges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-007-9047-6⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 141 (6), pp.1581-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265425v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity, habitat heterogeneity, and population persistence in Ranunculus nodiflorus, an endangered species in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">No Genetic Diversity at Molecular Markers and Strong Phenotypic Plasticity in Populations of Ranunculus nodiflorus, an Endangered Plant Species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.1203-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01572.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265422v1</w:t>
+                <w:t xml:space="preserve">halsde-00322142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOSS OF GAMETOPHYTIC SELF-INCOMPATIBILITY WITH EVOLUTION OF INBREEDING DEPRESSION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The role of urban structures in the distribution of wasteland flora in the Greater Paris Area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2005.tb00893.x⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (4), pp.661-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-007-9047-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265362v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive compensation in the evolution of plant mating systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Connectivity, habitat heterogeneity, and population persistence in Ranunculus nodiflorus, an endangered species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Russell Lande</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 166 (2), pp.673-684. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01363.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 169 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01572.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265372v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE EVOLUTION OF SELF-FERTILIZATION AND INBREEDING DEPRESSION UNDER POLLEN DISCOUNTING AND POLLEN LIMITATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reproductive compensation in the evolution of plant mating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00905.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 166 (2), pp.673-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01363.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265370v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">THE EVOLUTION OF SELF-FERTILIZATION AND INBREEDING DEPRESSION UNDER POLLEN DISCOUNTING AND POLLEN LIMITATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (3), pp.497-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00905.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOSS OF GAMETOPHYTIC SELF-INCOMPATIBILITY WITH EVOLUTION OF INBREEDING DEPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59, pp.46 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2005.tb00893.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of genetic diversity in metapopulations: Arabidopsis thaliana as an experimental model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (Suppl. 1), pp.S399-S423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/BF03500892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00335116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6665,2035 +6933,2035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel indicateur de pollinisation fondé sur les données de rendement des cultures, déployable de la parcelle à la France entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième séminaire : Indicateurs de biodiversité et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of floral resources in farmland according to pollinator preferences and floral traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE², Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower visitors, pesticides, and landscapes: responses indicators to in natura effects of pesticides based on citizen science in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Rencontres Ecology &amp; Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal variations of woodlice abundances in agroecosytems, using a citizen program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CJCM 2024 - Congrès des Jeunes Chercheur·e·s du Muséum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de réponse des pollinisateurs aux pesticides : les sciences participatives en action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-Temporal variations of woodlice abundances in agroecosytems, using a citizen program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CNRS du Dispositif de Partenariat en Écologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16ème Rencontres Ecology &amp; Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492500v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal variations of woodlice abundances in agroecosytems, using a citizen program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Indicateurs de réponse des pollinisateurs aux pesticides : les sciences participatives en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Rencontres Ecology &amp; Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
+              <w:t xml:space="preserve">Journée CNRS du Dispositif de Partenariat en Écologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492452v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower visitors, pesticides, and landscapes: responses indicators to in natura effects of pesticides based on citizen science in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française d'Ecologie et d'Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal variations of woodlice abundances in agroecosytems, using a citizen program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of socio-ecological approaches in assessing the provision and use of ecosystem services in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire Ecoserv: «Enhancing ecosystem services in agroecosystems: the role of socio-ecological approaches»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620719v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620718v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroBiodiversité et services écosystémiques à l'échelle de la parcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SIVAAE, Campus Paris-Saclay L'agro-écologie: une perspective pour nos recherches ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions comparées de la diversité de caractères quantitatifs, de marqueurs neutres et de gènes d'intérêt dans les (méta)populations expérimentales de blé et d'Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du BRG. Un dialogue sur la diversité génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France. 627 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la diversité génétique dans les populations naturelles et artificielles de plantes autogames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8703,218 +8971,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollinisation : un équilibre en péril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France, 2024, 978-2-7226-0661-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12pkd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Muséum national d'Histoire naturelle. Reliefs, 2023, Manifestes du Muséum, Bruno David; Guillaume Lecointre, 978-2-38036-142-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8924,361 +9192,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre des apports de l'écologie à l'agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Apports de l'écologie à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 2</w:t>
+              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-131, 2021, Collection Académie d’agriculture de France, 978-2-35671-679-8</w:t>
+              <w:t xml:space="preserve">, pp.211-227, 2021, Collection Académie d’agriculture de France, 978-2-35671-620-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326031v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'écologie à l'agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre des apports de l'écologie à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 1</w:t>
+              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.211-227, 2021, Collection Académie d’agriculture de France, 978-2-35671-620-0</w:t>
+              <w:t xml:space="preserve">, pp.119-131, 2021, Collection Académie d’agriculture de France, 978-2-35671-679-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326028v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, pollinisateurs et niveaux de pollinisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 979-10-275-0345-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02915524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9288,184 +9556,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From populations to subspecies… to species? Contrasting patterns of local adaptation in closely-related taxa and their potential contribution to species divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.100097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of sexual selection in plants made easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.100018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9475,130 +9743,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird population trends: declines in vineyards vs. cereals fields and benefits of organic farming are not fully explained by pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Cairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9608,889 +9876,889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigie-Flore - Bilan 2023 - 15 ans de relevés botaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Agnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN; Office Francais de la Biodiversité; IEES Paris; Université Toulouse III. 2023, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04971082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole d’inventaire maille du Conservatoire botanique national du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Filoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conservatoire botanique national du Bassin parisien; Muséum national d'Histoire naturelle. Paris. 2015, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04805244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10637,51 +10905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vimont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schrodt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05347077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bartholus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04991419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10778" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wolfram" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schulz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damgaard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Buron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;doroff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berrod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13316" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04197134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin&#185;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher&#185;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01353-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.09.479422" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766534v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Boyd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Powney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burns" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13857" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178139v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13730" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Andrade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02947862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;line Vermeersch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13746" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Lande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tmdo06" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L Vermeersch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zyst-m588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851663v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0280" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815474v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mirlicourtois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.07.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.03.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13225" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0668-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.02.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.12.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.176693" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12507" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lepers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12380" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12216" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDCR1CMX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940919v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080968" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maasaki Fujiyoshi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00168" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Eckert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/593705" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265380v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Kelly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01705.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265719v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abadie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9630-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-748FJ2P2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2009.01646.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Johannes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe K. Teixeira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Colombani-Saliba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000530" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00386008v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9354-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5BVNHVN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18530" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J57JKX3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carnino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.04.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence No&#235;l" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9047-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7D61XM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265422v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01572.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265362v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2005.tb00893.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265372v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01363.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00905.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335116v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lefranc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500892" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319163v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04874680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dureux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Rouillier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492452v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492471v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492442v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795772v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760096v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800723v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pkd" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738456v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02915524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612293v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100097" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501563v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550048v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04971082v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Agnoux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baradat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04805244v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Filoche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amblard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Cordier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vimont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol111-art01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aeg6003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04991419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schrodt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05347077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bartholus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wolfram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schulz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damgaard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Buron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;doroff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berrod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13316" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04197134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin&#185;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher&#185;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01353-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchenne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.09.479422" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766534v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Boyd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Powney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burns" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13857" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178139v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13730" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Andrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6459" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02947862v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;line Vermeersch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13746" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Lande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy181" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andrade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tmdo06" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L Vermeersch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zyst-m588" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815474v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851663v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0280" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.03.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mirlicourtois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.07.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265393v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13225" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0668-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.02.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265740v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.176693" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.12.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lepers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12380" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080968" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12216" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDCR1CMX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maasaki Fujiyoshi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2009.01646.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Eckert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/593705" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01705.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abadie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9630-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-748FJ2P2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Johannes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe K. Teixeira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Colombani-Saliba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000530" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00386008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9354-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5BVNHVN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18530" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J57JKX3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265400v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carnino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.04.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence No&#235;l" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm067" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9047-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7D61XM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01572.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01363.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00905.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2005.tb00893.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lefranc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500892" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04874680v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492464v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dureux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Rouillier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795772v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pkd" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02915524v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612293v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100097" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501563v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04971082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Agnoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baradat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04805244v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Filoche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amblard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Cordier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>