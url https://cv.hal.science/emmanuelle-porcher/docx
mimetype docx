--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,6696 +234,6830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode accessible pour évaluer la pollinisation animale des cultures, déployable de la parcelle à la France entière</w:t>
+                <w:t xml:space="preserve">France must protect pollinators over pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Accatino</w:t>
+                <w:t xml:space="preserve">Lucas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Desaegher</w:t>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol111-art01⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 392 (6796), pp.366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aeg6003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566929v1</w:t>
+                <w:t xml:space="preserve">hal-05608530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France must protect pollinators over pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode accessible pour évaluer la pollinisation animale des cultures, déployable de la parcelle à la France entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Aubouin</w:t>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
+                <w:t xml:space="preserve">Thibault Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 392 (6796), pp.366. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 111, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aeg6003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol111-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05608530v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience and trust to handle uncertainty of biodiversity responses to innovative agricultural practices: Lessons from citizen science on farms</w:t>
+                <w:t xml:space="preserve">Declines in insectivorous bird abundance are related to increasing agricultural insecticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Billaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Maclouf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Princé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10778⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 407, pp.110447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04991419v1</w:t>
+                <w:t xml:space="preserve">hal-05627331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing causal inference in ecology: Pathways for biodiversity change detection and attribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana E Bowler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (10), pp.2276-2304. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.109747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05244989v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine production of population trends from citizen science data: insights into the dynamics of common bird and plant species in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience and trust to handle uncertainty of biodiversity responses to innovative agricultural practices: Lessons from citizen science on farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bartholus</w:t>
+                <w:t xml:space="preserve">Olivier Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Maclouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.184⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.611-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05347077v1</w:t>
+                <w:t xml:space="preserve">mnhn-04991419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gandara</w:t>
+                <w:t xml:space="preserve">Routine production of population trends from citizen science data: insights into the dynamics of common bird and plant species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bartholus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Desaegher</w:t>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 392, pp.109747. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (G1), pp.229-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132267v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05347077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Macroecology and Temporal Dynamics to Better Attribute Global Change Impacts on Biodiversity</w:t>
+                <w:t xml:space="preserve">Advancing causal inference in ecology: Pathways for biodiversity change detection and attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+                <w:t xml:space="preserve">Franziska Schrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Violle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schrodt</w:t>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Grenié</w:t>
+                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Santini</w:t>
+                <w:t xml:space="preserve">Diana E Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (7), pp.e70086. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (10), pp.2276-2304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307603v1</w:t>
+                <w:t xml:space="preserve">hal-05244989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak recovery of insectivorous bird populations after ban of neonicotinoids in France, hinting at lasting impacts</w:t>
+                <w:t xml:space="preserve">Bridging Macroecology and Temporal Dynamics to Better Attribute Global Change Impacts on Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Princé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Wolfram</w:t>
+                <w:t xml:space="preserve">Matthias Grenié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Schulz</w:t>
+                <w:t xml:space="preserve">Luca Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 385, pp.127132. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (7), pp.e70086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283717v1</w:t>
+                <w:t xml:space="preserve">hal-05307603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we harmonize the monitoring of plants and pollinators?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Weak recovery of insectivorous bird populations after ban of neonicotinoids in France, hinting at lasting impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Princé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+                <w:t xml:space="preserve">Jakob Wolfram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20038⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.127132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680061v1</w:t>
+                <w:t xml:space="preserve">hal-05283717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid declines in species diversity and occurrence of common plant species are related to nutrient availability and soil moisture in open habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we harmonize the monitoring of plants and pollinators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Damgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Buron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13316⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (1), pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149345v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid declines in species diversity and occurrence of common plant species are related to nutrient availability and soil moisture in open habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fédoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dubs</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (6), pp.e13316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276559v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid declines in species diversity and occurrence of common plant species are related to nutrient availability and soil moisture in open habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Buron</w:t>
+                <w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bardet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher¹</w:t>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04197134v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape floral resources provided by rapeseed correlate with next-year reproduction of cavity-nesting pollinators in a national participatory monitoring program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid declines in species diversity and occurrence of common plant species are related to nutrient availability and soil moisture in open habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor van der Meersch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Billaud</w:t>
+                <w:t xml:space="preserve">Gabrielle Martin¹</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Porcher¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407457v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04197134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy over the decline of arthropods: a matter of temporal baseline?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape floral resources provided by rapeseed correlate with next-year reproduction of cavity-nesting pollinators in a national participatory monitoring program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor van der Meersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Duchenne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.02.09.479422⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.551-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01353-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685658v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBITT: a tool for assessing the risk-of-bias in studies of temporal trends in ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controversy over the decline of arthropods: a matter of temporal baseline?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Baptiste Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Boyd</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13857⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.02.09.479422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03766534v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European plants lagging behind climate change pay a climatic debt in the North, but are favoured in the South</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">ROBITT: a tool for assessing the risk-of-bias in studies of temporal trends in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Powney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.1497-1507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178139v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03766534v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real‐world implementation of a nationwide, long‐term monitoring program to assess the impact of agrochemicals and agricultural practices on biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European plants lagging behind climate change pay a climatic debt in the North, but are favoured in the South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Andrade</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabrielle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6459⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169155v1</w:t>
+                <w:t xml:space="preserve">hal-03178139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science involving farmers as a means to document temporal trends in farmland biodiversity and relate them to agricultural practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Billaud</w:t>
+                <w:t xml:space="preserve">A real‐world implementation of a nationwide, long‐term monitoring program to assess the impact of agrochemicals and agricultural practices on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose‐line Vermeersch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.3771-3793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02947862v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating systems and avoidance of inbreeding depression as evolutionary drivers of pollen limitation in animal-pollinated self-compatible plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizen science involving farmers as a means to document temporal trends in farmland biodiversity and relate them to agricultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Devaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rose‐line Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy181⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265336v1</w:t>
+                <w:t xml:space="preserve">mnhn-02947862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats du réseau Biovigilance 500 ENI sur le suivi des effets non-intentionnels des pratiques agricoles sur la biodiversité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mating systems and avoidance of inbreeding depression as evolutionary drivers of pollen limitation in animal-pollinated self-compatible plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Russell Lande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/tmdo06⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.327-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392219v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer pour comprendre les interactions de la biodiversité avec les pratiques agricoles : premiers résultats de l’Observatoire Agricole de la Biodiversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Premiers résultats du réseau Biovigilance 500 ENI sur le suivi des effets non-intentionnels des pratiques agricoles sur la biodiversité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L Vermeersch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 75, pp.125-136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/zyst-m588⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 75, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/tmdo06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02392186v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New indices for rapid assessment of pollination services based on crop yield data: France as a case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Observer pour comprendre les interactions de la biodiversité avec les pratiques agricoles : premiers résultats de l’Observatoire Agricole de la Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.01.022⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/zyst-m588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01815474v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term climate-induced change in French plant communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">New indices for rapid assessment of pollination services based on crop yield data: France as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher¹</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0280⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851663v3</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing non-intended effects of farming practices on field margin vegetation with a functional approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Short-term climate-induced change in French plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Motard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher¹</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.03.021⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763788v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851663v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effects of wheat variety mixtures on aboveground arthropods are weak and variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mirlicourtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.66-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.baae.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02265503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing mixtures of varieties for multifunctional agriculture with the help of ecology. A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing non-intended effects of farming practices on field margin vegetation with a functional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0418-x⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594551v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression maintained by recessive lethal mutations interacting with stabilizing selection on quantitative characters in a partially self-fertilizing population</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing mixtures of varieties for multifunctional agriculture with the help of ecology. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13225⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0418-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265393v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression under mixed outcrossing, self-fertilization and sib-mating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inbreeding depression maintained by recessive lethal mutations interacting with stabilizing selection on quantitative characters in a partially self-fertilizing population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (5), pp.1191-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-016-0668-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01319097v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological specialization and rarity indices estimated for a large number of plant species in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inbreeding depression under mixed outcrossing, self-fertilization and sib-mating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.165-168. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-016-0668-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065344v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of Quantitative Genetic Variance Under Partial Self-Fertilization, with Implications for Evolution of Selfing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ecological specialization and rarity indices estimated for a large number of plant species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.115.176693⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265740v1</w:t>
+                <w:t xml:space="preserve">hal-02065344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LANDSCAPE FEATURES ARE A BETTER CORRELATE OF WILD PLANT POLLINATION THAN AGRICULTURAL PRACTICES IN AN INTENSIVE CROPPING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chateil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 201, pp.51-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02265500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination ecology and inbreeding depression control individual flowering phenologies and mixed mating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Maintenance of Quantitative Genetic Variance Under Partial Self-Fertilization, with Implications for Evolution of Selfing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200 (3), pp.891-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.115.176693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.12507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265341v1</w:t>
+                <w:t xml:space="preserve">hal-02265740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints imposed by pollinator behaviour on the ecology and evolution of plant mating systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Pollination ecology and inbreeding depression control individual flowering phenologies and mixed mating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, pp.1413-1430. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (11), pp.3051-3065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.12507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110833v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Freshwater Biodiversity Indicator Based on Fish Community Assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints imposed by pollinator behaviour on the ecology and evolution of plant mating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Clavel</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clotilde Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080968⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.1413-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940919v1</w:t>
+                <w:t xml:space="preserve">hal-01110833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a simple approximation to modeling the joint evolution of self-fertilization and inbreeding depression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New Freshwater Biodiversity Indicator Based on Fish Community Assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12216⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265388v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic comparisons of herbivore attack, growth and impact of Japanese knotweed between Japan and France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluating a simple approximation to modeling the joint evolution of self-fertilization and inbreeding depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12026⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (12), pp.3628-3635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265411v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Mutational Meltdown in Diploid Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeographic comparisons of herbivore attack, growth and impact of Japanese knotweed between Japan and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maasaki Fujiyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Coron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Motard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/670022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (1), pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265203v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Chateil</w:t>
+                <w:t xml:space="preserve">Quantifying the Mutational Meltdown in Diploid Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.004⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181 (5), pp.623-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/670022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816466v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigie-flore – a nationwide monitoring programme for common plant species and plant communities in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Machon</w:t>
+                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chateil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mathieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Tarallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4, pp.378-379. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7809/b-e.00168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896163v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales - Research Needs and Approaches of the SCALES Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vigie-flore – a nationwide monitoring programme for common plant species and plant communities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Henle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.378-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7809/b-e.00168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01225982v1</w:t>
+                <w:t xml:space="preserve">hal-04896163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism in protected areas can threaten wild populations: from individual response to population viability of the chough Pyrrhocorax pyrrhocorax</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales - Research Needs and Approaches of the SCALES Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schweiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Grobelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385031v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations among Fertility Components Can Maintain Mixed Mating in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tourism in protected areas can threaten wild populations: from individual response to population viability of the chough Pyrrhocorax pyrrhocorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Johnston</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Elle</w:t>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/593705⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (46), pp.657-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2009.01646.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265205v1</w:t>
+                <w:t xml:space="preserve">hal-00385031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic consequences of fluctuating inbreeding depression and the evolution of plant selfing rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of extensive habitat inventories in biodiversity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mark Johnston</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (12), pp.3115-3125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-009-9630-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01705.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265380v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of extensive habitat inventories in biodiversity studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Correlations among Fertility Components Can Maintain Mixed Mating in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poncet</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Moret</w:t>
+                <w:t xml:space="preserve">Christopher G Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Elle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-009-9630-6⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 173 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/593705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265719v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of transgenerational epigenetic variation on complex traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genetic consequences of fluctuating inbreeding depression and the evolution of plant selfing rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Johannes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">John K Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.708-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01705.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193366v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of parataxonomy in biodiversity monitoring: a case study on wild flora</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of transgenerational epigenetic variation on complex traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe K. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Colombani-Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9354-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (6), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00386008v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of floristic diversity in urban areas as a basis for habitat management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the use of parataxonomy in biodiversity monitoring: a case study on wild flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3485-3500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9354-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3170/2008-7-18530⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265433v1</w:t>
+                <w:t xml:space="preserve">halsde-00386008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and spider communities benefit differently from the presence of planted hedgerows in highway verges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carnino</w:t>
+                <w:t xml:space="preserve">Evaluation of floristic diversity in urban areas as a basis for habitat management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4), pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3170/2008-7-18530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265400v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Genetic Diversity at Molecular Markers and Strong Phenotypic Plasticity in Populations of Ranunculus nodiflorus, an Endangered Plant Species in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant and spider communities benefit differently from the presence of planted hedgerows in highway verges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Noël</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (6), pp.1203-1212. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 141 (6), pp.1581-1590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00322142v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of urban structures in the distribution of wasteland flora in the Greater Paris Area, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">No Genetic Diversity at Molecular Markers and Strong Phenotypic Plasticity in Populations of Ranunculus nodiflorus, an Endangered Plant Species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-007-9047-6⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.1203-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265425v1</w:t>
+                <w:t xml:space="preserve">halsde-00322142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity, habitat heterogeneity, and population persistence in Ranunculus nodiflorus, an endangered species in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The role of urban structures in the distribution of wasteland flora in the Greater Paris Area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 169 (1), pp.71-84. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (4), pp.661-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01572.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-007-9047-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02265422v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive compensation in the evolution of plant mating systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Connectivity, habitat heterogeneity, and population persistence in Ranunculus nodiflorus, an endangered species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Russell Lande</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 166 (2), pp.673-684. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 169 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01572.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01363.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265372v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE EVOLUTION OF SELF-FERTILIZATION AND INBREEDING DEPRESSION UNDER POLLEN DISCOUNTING AND POLLEN LIMITATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">LOSS OF GAMETOPHYTIC SELF-INCOMPATIBILITY WITH EVOLUTION OF INBREEDING DEPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59, pp.46 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2005.tb00893.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00905.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265370v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOSS OF GAMETOPHYTIC SELF-INCOMPATIBILITY WITH EVOLUTION OF INBREEDING DEPRESSION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">THE EVOLUTION OF SELF-FERTILIZATION AND INBREEDING DEPRESSION UNDER POLLEN DISCOUNTING AND POLLEN LIMITATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (3), pp.497-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00905.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2005.tb00893.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02265362v1</w:t>
+                <w:t xml:space="preserve">mnhn-02265370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reproductive compensation in the evolution of plant mating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 166 (2), pp.673-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01363.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02265372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of genetic diversity in metapopulations: Arabidopsis thaliana as an experimental model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (Suppl. 1), pp.S399-S423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/BF03500892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00335116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6933,2035 +7067,2035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel indicateur de pollinisation fondé sur les données de rendement des cultures, déployable de la parcelle à la France entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième séminaire : Indicateurs de biodiversité et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of floral resources in farmland according to pollinator preferences and floral traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE², Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower visitors, pesticides, and landscapes: responses indicators to in natura effects of pesticides based on citizen science in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Rencontres Ecology &amp; Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal variations of woodlice abundances in agroecosytems, using a citizen program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CJCM 2024 - Congrès des Jeunes Chercheur·e·s du Muséum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal variations of woodlice abundances in agroecosytems, using a citizen program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Rencontres Ecology &amp; Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de réponse des pollinisateurs aux pesticides : les sciences participatives en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CNRS du Dispositif de Partenariat en Écologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower visitors, pesticides, and landscapes: responses indicators to in natura effects of pesticides based on citizen science in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française d'Ecologie et d'Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal variations of woodlice abundances in agroecosytems, using a citizen program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of socio-ecological approaches in assessing the provision and use of ecosystem services in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire Ecoserv: «Enhancing ecosystem services in agroecosystems: the role of socio-ecological approaches»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620718v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620719v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroBiodiversité et services écosystémiques à l'échelle de la parcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SIVAAE, Campus Paris-Saclay L'agro-écologie: une perspective pour nos recherches ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions comparées de la diversité de caractères quantitatifs, de marqueurs neutres et de gènes d'intérêt dans les (méta)populations expérimentales de blé et d'Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du BRG. Un dialogue sur la diversité génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France. 627 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la diversité génétique dans les populations naturelles et artificielles de plantes autogames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8971,218 +9105,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollinisation : un équilibre en péril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France, 2024, 978-2-7226-0661-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12pkd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Muséum national d'Histoire naturelle. Reliefs, 2023, Manifestes du Muséum, Bruno David; Guillaume Lecointre, 978-2-38036-142-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9192,361 +9326,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'écologie à l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-227, 2021, Collection Académie d’agriculture de France, 978-2-35671-620-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre des apports de l'écologie à l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-131, 2021, Collection Académie d’agriculture de France, 978-2-35671-679-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, pollinisateurs et niveaux de pollinisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 979-10-275-0345-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02915524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9556,184 +9690,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From populations to subspecies… to species? Contrasting patterns of local adaptation in closely-related taxa and their potential contribution to species divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.100097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of sexual selection in plants made easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dufay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.100018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9743,130 +9877,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird population trends: declines in vineyards vs. cereals fields and benefits of organic farming are not fully explained by pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Cairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9876,889 +10010,889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Gall</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05127327v1</w:t>
+                <w:t xml:space="preserve">hal-05126366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126366v3</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigie-Flore - Bilan 2023 - 15 ans de relevés botaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Agnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN; Office Francais de la Biodiversité; IEES Paris; Université Toulouse III. 2023, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04971082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole d’inventaire maille du Conservatoire botanique national du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Filoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conservatoire botanique national du Bassin parisien; Muséum national d'Histoire naturelle. Paris. 2015, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04805244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10905,51 +11039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vimont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol111-art01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aeg6003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04991419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schrodt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05347077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bartholus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wolfram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schulz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damgaard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Buron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;doroff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berrod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13316" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04197134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin&#185;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher&#185;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01353-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchenne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.09.479422" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766534v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Boyd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Powney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burns" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13857" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178139v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13730" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Andrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6459" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02947862v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;line Vermeersch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13746" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Lande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy181" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andrade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tmdo06" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L Vermeersch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zyst-m588" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815474v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851663v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0280" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.03.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mirlicourtois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.07.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265393v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13225" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0668-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.02.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265740v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.176693" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.12.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lepers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12380" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080968" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12216" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDCR1CMX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maasaki Fujiyoshi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2009.01646.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Eckert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/593705" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01705.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abadie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9630-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-748FJ2P2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Johannes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe K. Teixeira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Colombani-Saliba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000530" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00386008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9354-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5BVNHVN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18530" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J57JKX3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265400v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carnino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.04.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence No&#235;l" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm067" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9047-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7D61XM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01572.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01363.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00905.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2005.tb00893.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lefranc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500892" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04874680v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492464v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dureux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Rouillier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795772v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pkd" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02915524v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612293v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100097" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501563v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04971082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Agnoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baradat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04805244v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Filoche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amblard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Cordier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vimont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aeg6003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol111-art01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schulz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04991419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05347077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bartholus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schrodt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70086" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wolfram" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damgaard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Buron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;doroff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berrod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13316" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04197134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin&#185;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher&#185;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01353-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.09.479422" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766534v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Boyd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Powney" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burns" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13857" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178139v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Andrade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6459" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02947862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;line Vermeersch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13746" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Lande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy181" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andrade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tmdo06" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L Vermeersch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zyst-m588" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815474v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851663v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0280" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mirlicourtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.07.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.03.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0668-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065344v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.02.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.12.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.176693" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12507" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lepers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12380" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080968" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12216" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDCR1CMX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maasaki Fujiyoshi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00168" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2009.01646.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abadie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9630-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-748FJ2P2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Eckert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/593705" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Kelly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01705.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Johannes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe K. Teixeira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Colombani-Saliba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000530" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00386008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9354-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5BVNHVN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265433v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18530" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J57JKX3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265400v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carnino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.04.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence No&#235;l" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm067" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9047-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7D61XM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01572.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2005.tb00893.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265370v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00905.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265372v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01363.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335116v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lefranc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500892" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04874680v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492464v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourdon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dureux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Rouillier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492452v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492500v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492471v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492442v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795772v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760096v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pkd" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738456v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02915524v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612293v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100097" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501563v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100018" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550048v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04971082v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Agnoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baradat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04805244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Filoche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amblard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Cordier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>