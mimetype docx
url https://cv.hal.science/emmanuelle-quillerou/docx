--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle QUILLÉROU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7541-0061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-8397-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économiste de l'environnement et des ressources naturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intéressée par tout ce qui touche à l'environnement, l'océan, l'agriculture, et quelques autres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apportant une perspective économique et des compétences en coordination scientifique dans des projets collaboratifs multidisciplinaires /interdisciplinaires /trans-disciplinaires, du niveau local au niveau mondial, pour la recherche et le développement des capacités. Travail à l'interface science-politiques publiques et science-société, au-delà des étiquettes pour avoir un impact réel et non pas juste générer de l'activité pour de l'activité (avec des rapports qui ne feraient que prendre la poussière sur une étagère).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications universitaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PhD en économie agro-environnementale, Université du Kent (Wye & Canterbury)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MSc en économie environnementale appliquée, Imperial College London (Wye)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Carbon Stock and Economic Value of Carbon Sequestration Resulting from Forest and Landscape Restoration Actions in Semi-arid Ecosystems of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.800-813. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ijecc/2024/v14i114589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-benefit analysis of ecosystem services from restoring degraded soils to forest ecosystems in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.126685. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2024.126685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual advances on global scale assessments of vulnerability: Informing investments for coastal populations at risk of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artico: Opportunità, problemi, sfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LXXIII (2), pp.32-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying for Water in Uganda: Is Paying Upstream Land Users a Possible Solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sengalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Money after Mining: Farming on Rehabilitated Open Cast Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of salt-induced land degradation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Qadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Nangia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Murtaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murari Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.282-295. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-8947.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing fleet capacity effectively under second-hand market redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of land degradation and beneﬁts of land restoration: A review of valuation methods and suggested frameworks for inclusion into policy-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (060), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is behind fleet evolution: a framework for flow analysis and application to the French Atlantic fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.1069-1077. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constrained? Entry into the French Atlantic fishery through second-hand vessel purchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Technology Provision and Learning: Giving More for Nothing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Research in Open and Distance Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (6), pp.178-197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19173/irrodl.v12i6.998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer Compensation and its Consequences for Environmental Benefit Provision in the Higher Level Stewardship Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain M. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (2), pp.330-339. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2011.00291.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse Selection in the Environmental Stewardship Scheme: Does the Higher Level Stewardship Scheme Design Reduce Adverse Selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.369-380. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2010.00240.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Tc Immobilization in Soils Under Flooded Conditions and Extent of Reoxidation Following Aeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhán Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin-Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (5/6), pp.410-417. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2010.507641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Zero Tillage and Residues Conservation on Continuous Maize Cropping in a Subtropical Environment (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lopez-Cesati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 279 (1-2), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Fact sheets of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : opportunités, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance challenges in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Euzen, Françoise Gall, Denis Lacroix, Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ocean revealed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.260-261, 2017, 978-2-271-11907-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de gouvernance en Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-11652-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Setting the stage for structured economic assessment: The 6+1 step ELD approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services and marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les investissements climatiques prioritaires pour les populations côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing climate investment priorities for Coastal Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Enabling action: Conditions for success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay C. Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siv Øystese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 - Outcomes and conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : enjeux, opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional and recreational fishers of Channel/Manche (France,England): Health &amp; Wellbeing, Local Ecological Knowledge, views on current and future fisheries management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Plymouth; Université de Bretagne Occidentale (UBO); Aménagement des Usages des Ressources et des Espaces marins et littoraux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et analyse des résultats de l'enquête « PÊCHE RÉCRÉATIVE » dans le cadre du projet Interreg FISH INTEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6308 AMURE - AMénagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2023, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans la gestion durable des terres au Sénégal pour atténuer les conflits d’usage. Synthèse des quatre cas d’étude ELD au Sénégal : Forêt classée de Pata (Kolda), Kamb (Louga), Mbar Diop (Thiès) et Daga Birame (Kaffrine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zakrewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katim Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halimatou Sadyane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Economics of Land Degradation (ELD) Initiative. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of Land Degradation (ELD) Initiative: Broadening options for improved economic sustainability in Central Asia. Synthesis report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Guchgeldiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Ettling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique d’aménagements pour la conservation des eaux et du sol : Cas d’étude dans les exploitations d’Abricotier-Olivier du gouvernorat de Kairouan, Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gerhartsreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative User Guide: A 6+1 step approach to assess the economics of land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légumineuses dans le nord-ouest de la Tunisie : des bénéfices pour les sols, mais quels bénéfices au niveau économique ? Étude de la viabilité économique de l’expansion de la production de légumineuses dans le Nord-Ouest de la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotourism: reinforcing local demand for a “waste to wealth” approach to sanitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Cave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Heikoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Schuster-Wallace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UNU-INWEH - United Nations University Institute for Water, Environment and Health. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide. Principles of economic valuation for sustainable land management based on the Massive Open Online Course „The Economics of Land Degradation“.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Lauterbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rewards of investing in sustainable land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du fonctionnement du marché des navires d'occasion et de la dynamique associée des flottilles. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 4.3. 2011, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des tendances sur le marché des navires d'occasion dans le secteur de la pêche française de 1992 à 2008. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 2.3. 2011, 41 p. + Annexe (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 2nd ELD Initiative Massive Open Online Course (MOOC) on ‘Options and pathways for action: Stakeholder Engagement’ May 5 – June 29, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 1st ELD Initiative Massive Open Online Course (MOOC) on ‘The Economics of Land Degradation - Assessing the socio-economic benefits of land ecosystems.’ March 5 – May 17, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle QUILLÉROU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7541-0061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-8397-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économiste de l'environnement et des ressources naturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intéressée par tout ce qui touche à l'environnement, l'océan, l'agriculture, et quelques autres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apportant une perspective économique et des compétences en coordination scientifique dans des projets collaboratifs multidisciplinaires /interdisciplinaires /trans-disciplinaires, du niveau local au niveau mondial, pour la recherche et le développement des capacités. Travail à l'interface science-politiques publiques et science-société, au-delà des étiquettes pour avoir un impact réel et non pas juste générer de l'activité pour de l'activité (avec des rapports qui ne feraient que prendre la poussière sur une étagère).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications universitaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PhD en économie agro-environnementale, Université du Kent (Wye & Canterbury)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MSc en économie environnementale appliquée, Imperial College London (Wye)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Carbon Stock and Economic Value of Carbon Sequestration Resulting from Forest and Landscape Restoration Actions in Semi-arid Ecosystems of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.800-813. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ijecc/2024/v14i114589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-benefit analysis of ecosystem services from restoring degraded soils to forest ecosystems in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.126685. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2024.126685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual advances on global scale assessments of vulnerability: Informing investments for coastal populations at risk of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artico: Opportunità, problemi, sfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LXXIII (2), pp.32-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying for Water in Uganda: Is Paying Upstream Land Users a Possible Solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sengalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Money after Mining: Farming on Rehabilitated Open Cast Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of salt-induced land degradation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Qadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Nangia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Murtaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murari Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.282-295. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-8947.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing fleet capacity effectively under second-hand market redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constrained? Entry into the French Atlantic fishery through second-hand vessel purchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of land degradation and beneﬁts of land restoration: A review of valuation methods and suggested frameworks for inclusion into policy-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (060), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is behind fleet evolution: a framework for flow analysis and application to the French Atlantic fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.1069-1077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer Compensation and its Consequences for Environmental Benefit Provision in the Higher Level Stewardship Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain M. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (2), pp.330-339. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2011.00291.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Technology Provision and Learning: Giving More for Nothing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Research in Open and Distance Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (6), pp.178-197. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19173/irrodl.v12i6.998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Tc Immobilization in Soils Under Flooded Conditions and Extent of Reoxidation Following Aeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhán Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin-Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (5/6), pp.410-417. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2010.507641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse Selection in the Environmental Stewardship Scheme: Does the Higher Level Stewardship Scheme Design Reduce Adverse Selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.369-380. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2010.00240.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Zero Tillage and Residues Conservation on Continuous Maize Cropping in a Subtropical Environment (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lopez-Cesati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 279 (1-2), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Fact sheets of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : opportunités, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de gouvernance en Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-11652-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance challenges in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Euzen, Françoise Gall, Denis Lacroix, Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ocean revealed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.260-261, 2017, 978-2-271-11907-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 - Outcomes and conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : enjeux, opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services and marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les investissements climatiques prioritaires pour les populations côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing climate investment priorities for Coastal Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Setting the stage for structured economic assessment: The 6+1 step ELD approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Enabling action: Conditions for success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay C. Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siv Øystese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et analyse des résultats de l'enquête « PÊCHE RÉCRÉATIVE » dans le cadre du projet Interreg FISH INTEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6308 AMURE - AMénagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2023, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional and recreational fishers of Channel/Manche (France,England): Health &amp; Wellbeing, Local Ecological Knowledge, views on current and future fisheries management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Plymouth; Université de Bretagne Occidentale (UBO); Aménagement des Usages des Ressources et des Espaces marins et littoraux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans la gestion durable des terres au Sénégal pour atténuer les conflits d’usage. Synthèse des quatre cas d’étude ELD au Sénégal : Forêt classée de Pata (Kolda), Kamb (Louga), Mbar Diop (Thiès) et Daga Birame (Kaffrine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zakrewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katim Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halimatou Sadyane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Economics of Land Degradation (ELD) Initiative. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique d’aménagements pour la conservation des eaux et du sol : Cas d’étude dans les exploitations d’Abricotier-Olivier du gouvernorat de Kairouan, Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of Land Degradation (ELD) Initiative: Broadening options for improved economic sustainability in Central Asia. Synthesis report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Guchgeldiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Ettling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légumineuses dans le nord-ouest de la Tunisie : des bénéfices pour les sols, mais quels bénéfices au niveau économique ? Étude de la viabilité économique de l’expansion de la production de légumineuses dans le Nord-Ouest de la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotourism: reinforcing local demand for a “waste to wealth” approach to sanitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Cave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Heikoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Schuster-Wallace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UNU-INWEH - United Nations University Institute for Water, Environment and Health. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative User Guide: A 6+1 step approach to assess the economics of land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gerhartsreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide. Principles of economic valuation for sustainable land management based on the Massive Open Online Course „The Economics of Land Degradation“.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Lauterbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rewards of investing in sustainable land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du fonctionnement du marché des navires d'occasion et de la dynamique associée des flottilles. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 4.3. 2011, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des tendances sur le marché des navires d'occasion dans le secteur de la pêche française de 1992 à 2008. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 2.3. 2011, 41 p. + Annexe (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 2nd ELD Initiative Massive Open Online Course (MOOC) on ‘Options and pathways for action: Stakeholder Engagement’ May 5 – June 29, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 1st ELD Initiative Massive Open Online Course (MOOC) on ‘The Economics of Land Degradation - Assessing the socio-economic benefits of land ecosystems.’ March 5 – May 17, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="516E9D8A"/>
+    <w:nsid w:val="9424F81B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-quillerou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7541-0061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8397-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibiry Albert Kabor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maiga-Yaleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Kair&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i114589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.10.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacquot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sengalama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mcneill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Qadir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Nangia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murari Singh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-8947.12054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Putten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.07.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v12i6.998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Fraser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Fraser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2011.00291.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2010.00240.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#225;n Staunton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.507641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneveux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro S&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lopez-Cesati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-0436-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMN47354-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7517-the-ocean-revealed.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Favretto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes C. Etter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eld-initiative.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay C. Stringer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv &#216;ystese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Stewart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schauer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Graner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zakrewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katim Tour&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halimatou Sadyane Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Guchgeldiyev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ettling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Musekamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerhartsreiter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Cave" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heikoop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schuster-Wallace" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lauterbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jezequel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-quillerou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7541-0061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8397-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibiry Albert Kabor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maiga-Yaleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Kair&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i114589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.10.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacquot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sengalama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mcneill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Qadir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Nangia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murari Singh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-8947.12054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Putten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.07.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Fraser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Fraser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2011.00291.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v12i6.998" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#225;n Staunton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.507641" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2010.00240.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneveux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro S&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lopez-Cesati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-0436-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMN47354-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7517-the-ocean-revealed.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Stewart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes C. Etter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eld-initiative.org" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Favretto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay C. Stringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv &#216;ystese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Graner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zakrewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katim Tour&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halimatou Sadyane Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Guchgeldiyev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ettling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Cave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heikoop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schuster-Wallace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Musekamp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerhartsreiter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lauterbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jezequel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>