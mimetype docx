--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle QUILLÉROU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7541-0061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-8397-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économiste de l'environnement et des ressources naturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intéressée par tout ce qui touche à l'environnement, l'océan, l'agriculture, et quelques autres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apportant une perspective économique et des compétences en coordination scientifique dans des projets collaboratifs multidisciplinaires /interdisciplinaires /trans-disciplinaires, du niveau local au niveau mondial, pour la recherche et le développement des capacités. Travail à l'interface science-politiques publiques et science-société, au-delà des étiquettes pour avoir un impact réel et non pas juste générer de l'activité pour de l'activité (avec des rapports qui ne feraient que prendre la poussière sur une étagère).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications universitaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PhD en économie agro-environnementale, Université du Kent (Wye & Canterbury)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MSc en économie environnementale appliquée, Imperial College London (Wye)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Carbon Stock and Economic Value of Carbon Sequestration Resulting from Forest and Landscape Restoration Actions in Semi-arid Ecosystems of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.800-813. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ijecc/2024/v14i114589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-benefit analysis of ecosystem services from restoring degraded soils to forest ecosystems in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.126685. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2024.126685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual advances on global scale assessments of vulnerability: Informing investments for coastal populations at risk of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artico: Opportunità, problemi, sfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LXXIII (2), pp.32-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying for Water in Uganda: Is Paying Upstream Land Users a Possible Solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sengalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Money after Mining: Farming on Rehabilitated Open Cast Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of salt-induced land degradation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Qadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Nangia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Murtaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murari Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.282-295. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-8947.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing fleet capacity effectively under second-hand market redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constrained? Entry into the French Atlantic fishery through second-hand vessel purchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of land degradation and beneﬁts of land restoration: A review of valuation methods and suggested frameworks for inclusion into policy-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (060), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is behind fleet evolution: a framework for flow analysis and application to the French Atlantic fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.1069-1077. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer Compensation and its Consequences for Environmental Benefit Provision in the Higher Level Stewardship Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain M. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (2), pp.330-339. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2011.00291.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Technology Provision and Learning: Giving More for Nothing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Research in Open and Distance Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (6), pp.178-197. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19173/irrodl.v12i6.998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Tc Immobilization in Soils Under Flooded Conditions and Extent of Reoxidation Following Aeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhán Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin-Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (5/6), pp.410-417. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2010.507641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse Selection in the Environmental Stewardship Scheme: Does the Higher Level Stewardship Scheme Design Reduce Adverse Selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.369-380. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2010.00240.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Zero Tillage and Residues Conservation on Continuous Maize Cropping in a Subtropical Environment (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lopez-Cesati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 279 (1-2), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Fact sheets of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : opportunités, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de gouvernance en Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-11652-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance challenges in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Euzen, Françoise Gall, Denis Lacroix, Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ocean revealed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.260-261, 2017, 978-2-271-11907-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 - Outcomes and conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : enjeux, opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services and marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les investissements climatiques prioritaires pour les populations côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing climate investment priorities for Coastal Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Setting the stage for structured economic assessment: The 6+1 step ELD approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Enabling action: Conditions for success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay C. Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siv Øystese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et analyse des résultats de l'enquête « PÊCHE RÉCRÉATIVE » dans le cadre du projet Interreg FISH INTEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6308 AMURE - AMénagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2023, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional and recreational fishers of Channel/Manche (France,England): Health &amp; Wellbeing, Local Ecological Knowledge, views on current and future fisheries management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Plymouth; Université de Bretagne Occidentale (UBO); Aménagement des Usages des Ressources et des Espaces marins et littoraux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans la gestion durable des terres au Sénégal pour atténuer les conflits d’usage. Synthèse des quatre cas d’étude ELD au Sénégal : Forêt classée de Pata (Kolda), Kamb (Louga), Mbar Diop (Thiès) et Daga Birame (Kaffrine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zakrewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katim Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halimatou Sadyane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Economics of Land Degradation (ELD) Initiative. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique d’aménagements pour la conservation des eaux et du sol : Cas d’étude dans les exploitations d’Abricotier-Olivier du gouvernorat de Kairouan, Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of Land Degradation (ELD) Initiative: Broadening options for improved economic sustainability in Central Asia. Synthesis report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Guchgeldiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Ettling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légumineuses dans le nord-ouest de la Tunisie : des bénéfices pour les sols, mais quels bénéfices au niveau économique ? Étude de la viabilité économique de l’expansion de la production de légumineuses dans le Nord-Ouest de la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotourism: reinforcing local demand for a “waste to wealth” approach to sanitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Cave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Heikoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Schuster-Wallace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UNU-INWEH - United Nations University Institute for Water, Environment and Health. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative User Guide: A 6+1 step approach to assess the economics of land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gerhartsreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide. Principles of economic valuation for sustainable land management based on the Massive Open Online Course „The Economics of Land Degradation“.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Lauterbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rewards of investing in sustainable land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du fonctionnement du marché des navires d'occasion et de la dynamique associée des flottilles. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 4.3. 2011, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des tendances sur le marché des navires d'occasion dans le secteur de la pêche française de 1992 à 2008. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 2.3. 2011, 41 p. + Annexe (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 2nd ELD Initiative Massive Open Online Course (MOOC) on ‘Options and pathways for action: Stakeholder Engagement’ May 5 – June 29, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 1st ELD Initiative Massive Open Online Course (MOOC) on ‘The Economics of Land Degradation - Assessing the socio-economic benefits of land ecosystems.’ March 5 – May 17, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle QUILLÉROU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7541-0061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-8397-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économiste de l'environnement et des ressources naturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intéressée par tout ce qui touche à l'environnement, l'océan, l'agriculture, et quelques autres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apportant une perspective économique et des compétences en coordination scientifique dans des projets collaboratifs multidisciplinaires /interdisciplinaires /trans-disciplinaires, du niveau local au niveau mondial, pour la recherche et le développement des capacités. Travail à l'interface science-politiques publiques et science-société, au-delà des étiquettes pour avoir un impact réel et non pas juste générer de l'activité pour de l'activité (avec des rapports qui ne feraient que prendre la poussière sur une étagère).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications universitaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PhD en économie agro-environnementale, Université du Kent (Wye & Canterbury)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MSc en économie environnementale appliquée, Imperial College London (Wye)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-benefit analysis of ecosystem services from restoring degraded soils to forest ecosystems in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.126685. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2024.126685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Carbon Stock and Economic Value of Carbon Sequestration Resulting from Forest and Landscape Restoration Actions in Semi-arid Ecosystems of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.800-813. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ijecc/2024/v14i114589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual advances on global scale assessments of vulnerability: Informing investments for coastal populations at risk of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artico: Opportunità, problemi, sfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LXXIII (2), pp.32-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying for Water in Uganda: Is Paying Upstream Land Users a Possible Solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sengalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Money after Mining: Farming on Rehabilitated Open Cast Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of salt-induced land degradation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Qadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Nangia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Murtaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murari Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.282-295. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-8947.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing fleet capacity effectively under second-hand market redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of land degradation and beneﬁts of land restoration: A review of valuation methods and suggested frameworks for inclusion into policy-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (060), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is behind fleet evolution: a framework for flow analysis and application to the French Atlantic fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.1069-1077. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constrained? Entry into the French Atlantic fishery through second-hand vessel purchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Technology Provision and Learning: Giving More for Nothing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Research in Open and Distance Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (6), pp.178-197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19173/irrodl.v12i6.998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer Compensation and its Consequences for Environmental Benefit Provision in the Higher Level Stewardship Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain M. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (2), pp.330-339. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2011.00291.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse Selection in the Environmental Stewardship Scheme: Does the Higher Level Stewardship Scheme Design Reduce Adverse Selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.369-380. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2010.00240.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Tc Immobilization in Soils Under Flooded Conditions and Extent of Reoxidation Following Aeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhán Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin-Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (5/6), pp.410-417. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2010.507641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Zero Tillage and Residues Conservation on Continuous Maize Cropping in a Subtropical Environment (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lopez-Cesati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 279 (1-2), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Fact sheets of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : opportunités, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance challenges in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Euzen, Françoise Gall, Denis Lacroix, Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ocean revealed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.260-261, 2017, 978-2-271-11907-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de gouvernance en Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-11652-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Setting the stage for structured economic assessment: The 6+1 step ELD approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services and marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les investissements climatiques prioritaires pour les populations côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing climate investment priorities for Coastal Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Enabling action: Conditions for success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay C. Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siv Øystese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : enjeux, opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 - Outcomes and conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional and recreational fishers of Channel/Manche (France,England): Health &amp; Wellbeing, Local Ecological Knowledge, views on current and future fisheries management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Plymouth; Université de Bretagne Occidentale (UBO); Aménagement des Usages des Ressources et des Espaces marins et littoraux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et analyse des résultats de l'enquête « PÊCHE RÉCRÉATIVE » dans le cadre du projet Interreg FISH INTEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6308 AMURE - AMénagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2023, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans la gestion durable des terres au Sénégal pour atténuer les conflits d’usage. Synthèse des quatre cas d’étude ELD au Sénégal : Forêt classée de Pata (Kolda), Kamb (Louga), Mbar Diop (Thiès) et Daga Birame (Kaffrine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zakrewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katim Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halimatou Sadyane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Economics of Land Degradation (ELD) Initiative. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of Land Degradation (ELD) Initiative: Broadening options for improved economic sustainability in Central Asia. Synthesis report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Guchgeldiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Ettling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique d’aménagements pour la conservation des eaux et du sol : Cas d’étude dans les exploitations d’Abricotier-Olivier du gouvernorat de Kairouan, Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gerhartsreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative User Guide: A 6+1 step approach to assess the economics of land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légumineuses dans le nord-ouest de la Tunisie : des bénéfices pour les sols, mais quels bénéfices au niveau économique ? Étude de la viabilité économique de l’expansion de la production de légumineuses dans le Nord-Ouest de la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotourism: reinforcing local demand for a “waste to wealth” approach to sanitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Cave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Heikoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Schuster-Wallace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UNU-INWEH - United Nations University Institute for Water, Environment and Health. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide. Principles of economic valuation for sustainable land management based on the Massive Open Online Course „The Economics of Land Degradation“.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Lauterbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rewards of investing in sustainable land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du fonctionnement du marché des navires d'occasion et de la dynamique associée des flottilles. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 4.3. 2011, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des tendances sur le marché des navires d'occasion dans le secteur de la pêche française de 1992 à 2008. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 2.3. 2011, 41 p. + Annexe (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 2nd ELD Initiative Massive Open Online Course (MOOC) on ‘Options and pathways for action: Stakeholder Engagement’ May 5 – June 29, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 1st ELD Initiative Massive Open Online Course (MOOC) on ‘The Economics of Land Degradation - Assessing the socio-economic benefits of land ecosystems.’ March 5 – May 17, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9424F81B"/>
+    <w:nsid w:val="594EC512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-quillerou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7541-0061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8397-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibiry Albert Kabor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maiga-Yaleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Kair&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i114589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.10.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacquot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sengalama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mcneill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Qadir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Nangia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murari Singh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-8947.12054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Putten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.07.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Fraser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Fraser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2011.00291.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v12i6.998" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#225;n Staunton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.507641" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2010.00240.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneveux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro S&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lopez-Cesati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-0436-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMN47354-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7517-the-ocean-revealed.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Stewart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes C. Etter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eld-initiative.org" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Favretto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay C. Stringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv &#216;ystese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Graner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zakrewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katim Tour&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halimatou Sadyane Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Guchgeldiyev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ettling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Cave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heikoop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schuster-Wallace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Musekamp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerhartsreiter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lauterbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jezequel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-quillerou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7541-0061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8397-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibiry Albert Kabor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maiga-Yaleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Kair&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i114589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.10.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacquot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sengalama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mcneill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Qadir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Nangia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murari Singh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-8947.12054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Putten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.07.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v12i6.998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Fraser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Fraser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2011.00291.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2010.00240.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#225;n Staunton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.507641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneveux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro S&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lopez-Cesati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-0436-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMN47354-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7517-the-ocean-revealed.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Favretto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes C. Etter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eld-initiative.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay C. Stringer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv &#216;ystese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Stewart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Graner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zakrewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katim Tour&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halimatou Sadyane Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Guchgeldiyev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ettling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Musekamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerhartsreiter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Cave" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heikoop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schuster-Wallace" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lauterbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jezequel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>