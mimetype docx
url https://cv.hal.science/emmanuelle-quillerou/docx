--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle QUILLÉROU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7541-0061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-8397-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économiste de l'environnement et des ressources naturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intéressée par tout ce qui touche à l'environnement, l'océan, l'agriculture, et quelques autres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apportant une perspective économique et des compétences en coordination scientifique dans des projets collaboratifs multidisciplinaires /interdisciplinaires /trans-disciplinaires, du niveau local au niveau mondial, pour la recherche et le développement des capacités. Travail à l'interface science-politiques publiques et science-société, au-delà des étiquettes pour avoir un impact réel et non pas juste générer de l'activité pour de l'activité (avec des rapports qui ne feraient que prendre la poussière sur une étagère).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications universitaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PhD en économie agro-environnementale, Université du Kent (Wye & Canterbury)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MSc en économie environnementale appliquée, Imperial College London (Wye)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-benefit analysis of ecosystem services from restoring degraded soils to forest ecosystems in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.126685. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2024.126685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Carbon Stock and Economic Value of Carbon Sequestration Resulting from Forest and Landscape Restoration Actions in Semi-arid Ecosystems of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.800-813. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ijecc/2024/v14i114589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual advances on global scale assessments of vulnerability: Informing investments for coastal populations at risk of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artico: Opportunità, problemi, sfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LXXIII (2), pp.32-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying for Water in Uganda: Is Paying Upstream Land Users a Possible Solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sengalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Money after Mining: Farming on Rehabilitated Open Cast Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of salt-induced land degradation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Qadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Nangia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Murtaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murari Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.282-295. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-8947.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing fleet capacity effectively under second-hand market redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of land degradation and beneﬁts of land restoration: A review of valuation methods and suggested frameworks for inclusion into policy-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (060), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is behind fleet evolution: a framework for flow analysis and application to the French Atlantic fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.1069-1077. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constrained? Entry into the French Atlantic fishery through second-hand vessel purchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Technology Provision and Learning: Giving More for Nothing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Research in Open and Distance Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (6), pp.178-197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19173/irrodl.v12i6.998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer Compensation and its Consequences for Environmental Benefit Provision in the Higher Level Stewardship Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain M. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (2), pp.330-339. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2011.00291.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse Selection in the Environmental Stewardship Scheme: Does the Higher Level Stewardship Scheme Design Reduce Adverse Selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.369-380. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2010.00240.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Tc Immobilization in Soils Under Flooded Conditions and Extent of Reoxidation Following Aeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhán Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin-Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (5/6), pp.410-417. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2010.507641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Zero Tillage and Residues Conservation on Continuous Maize Cropping in a Subtropical Environment (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lopez-Cesati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 279 (1-2), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Fact sheets of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : opportunités, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance challenges in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Euzen, Françoise Gall, Denis Lacroix, Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ocean revealed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.260-261, 2017, 978-2-271-11907-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de gouvernance en Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-11652-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Setting the stage for structured economic assessment: The 6+1 step ELD approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services and marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les investissements climatiques prioritaires pour les populations côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing climate investment priorities for Coastal Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Enabling action: Conditions for success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay C. Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siv Øystese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : enjeux, opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 - Outcomes and conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional and recreational fishers of Channel/Manche (France,England): Health &amp; Wellbeing, Local Ecological Knowledge, views on current and future fisheries management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Plymouth; Université de Bretagne Occidentale (UBO); Aménagement des Usages des Ressources et des Espaces marins et littoraux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et analyse des résultats de l'enquête « PÊCHE RÉCRÉATIVE » dans le cadre du projet Interreg FISH INTEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6308 AMURE - AMénagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2023, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans la gestion durable des terres au Sénégal pour atténuer les conflits d’usage. Synthèse des quatre cas d’étude ELD au Sénégal : Forêt classée de Pata (Kolda), Kamb (Louga), Mbar Diop (Thiès) et Daga Birame (Kaffrine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zakrewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katim Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halimatou Sadyane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Economics of Land Degradation (ELD) Initiative. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of Land Degradation (ELD) Initiative: Broadening options for improved economic sustainability in Central Asia. Synthesis report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Guchgeldiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Ettling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique d’aménagements pour la conservation des eaux et du sol : Cas d’étude dans les exploitations d’Abricotier-Olivier du gouvernorat de Kairouan, Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gerhartsreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative User Guide: A 6+1 step approach to assess the economics of land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légumineuses dans le nord-ouest de la Tunisie : des bénéfices pour les sols, mais quels bénéfices au niveau économique ? Étude de la viabilité économique de l’expansion de la production de légumineuses dans le Nord-Ouest de la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotourism: reinforcing local demand for a “waste to wealth” approach to sanitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Cave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Heikoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Schuster-Wallace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UNU-INWEH - United Nations University Institute for Water, Environment and Health. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide. Principles of economic valuation for sustainable land management based on the Massive Open Online Course „The Economics of Land Degradation“.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Lauterbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rewards of investing in sustainable land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du fonctionnement du marché des navires d'occasion et de la dynamique associée des flottilles. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 4.3. 2011, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des tendances sur le marché des navires d'occasion dans le secteur de la pêche française de 1992 à 2008. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 2.3. 2011, 41 p. + Annexe (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 2nd ELD Initiative Massive Open Online Course (MOOC) on ‘Options and pathways for action: Stakeholder Engagement’ May 5 – June 29, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 1st ELD Initiative Massive Open Online Course (MOOC) on ‘The Economics of Land Degradation - Assessing the socio-economic benefits of land ecosystems.’ March 5 – May 17, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle QUILLÉROU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7541-0061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=en&user=ijUfS9gAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-8397-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économiste de l'environnement et des ressources naturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intéressée par tout ce qui touche à l'environnement, l'océan, l'agriculture, et quelques autres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apportant une perspective économique et des compétences en coordination scientifique dans des projets collaboratifs multidisciplinaires /interdisciplinaires /trans-disciplinaires, du niveau local au niveau mondial, pour la recherche et le développement des capacités. Travail à l'interface science-politiques publiques et science-société, au-delà des étiquettes pour avoir un impact réel et non pas juste générer de l'activité pour de l'activité (avec des rapports qui ne feraient que prendre la poussière sur une étagère).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifications universitaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PhD en économie agro-environnementale, Université du Kent (Wye & Canterbury)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MSc en économie environnementale appliquée, Imperial College London (Wye)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-benefit analysis of ecosystem services from restoring degraded soils to forest ecosystems in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.126685. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2024.126685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Carbon Stock and Economic Value of Carbon Sequestration Resulting from Forest and Landscape Restoration Actions in Semi-arid Ecosystems of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibiry Albert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Maiga-Yaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Kairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.800-813. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ijecc/2024/v14i114589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual advances on global scale assessments of vulnerability: Informing investments for coastal populations at risk of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artico: Opportunità, problemi, sfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LXXIII (2), pp.32-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying for Water in Uganda: Is Paying Upstream Land Users a Possible Solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Sengalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Money after Mining: Farming on Rehabilitated Open Cast Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of salt-induced land degradation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Qadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Nangia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Murtaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murari Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.282-295. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-8947.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing fleet capacity effectively under second-hand market redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constrained? Entry into the French Atlantic fishery through second-hand vessel purchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van Putten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of land degradation and beneﬁts of land restoration: A review of valuation methods and suggested frameworks for inclusion into policy-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (060), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is behind fleet evolution: a framework for flow analysis and application to the French Atlantic fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.1069-1077. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer Compensation and its Consequences for Environmental Benefit Provision in the Higher Level Stewardship Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain M. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (2), pp.330-339. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2011.00291.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Technology Provision and Learning: Giving More for Nothing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Research in Open and Distance Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (6), pp.178-197. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19173/irrodl.v12i6.998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse Selection in the Environmental Stewardship Scheme: Does the Higher Level Stewardship Scheme Design Reduce Adverse Selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.369-380. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2010.00240.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Tc Immobilization in Soils Under Flooded Conditions and Extent of Reoxidation Following Aeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhán Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin-Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (5/6), pp.410-417. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2010.507641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Zero Tillage and Residues Conservation on Continuous Maize Cropping in a Subtropical Environment (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monneveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lopez-Cesati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 279 (1-2), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Fact sheets of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : opportunités, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance challenges in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Euzen, Françoise Gall, Denis Lacroix, Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ocean revealed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.260-261, 2017, 978-2-271-11907-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de gouvernance en Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-11652-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctique : enjeux, opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 - Outcomes and conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Setting the stage for structured economic assessment: The 6+1 step ELD approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services and marine conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les investissements climatiques prioritaires pour les populations côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing climate investment priorities for Coastal Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic: Opportunities, Concerns and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Notes of the Ocean &amp; Climate Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches scientifiques de la Plateforme Océan &amp; Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Enabling action: Conditions for success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay C. Stringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siv Øystese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes Etter; Nicola Favretto; Tobias Gerhartsreiter; Mark Schauer; Richard Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of land: Prosperous lands and positive rewards through sustainable land management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Land Degradation (ELD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2015, 978-92-808-6061-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et analyse des résultats de l'enquête « PÊCHE RÉCRÉATIVE » dans le cadre du projet Interreg FISH INTEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6308 AMURE - AMénagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2023, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional and recreational fishers of Channel/Manche (France,England): Health &amp; Wellbeing, Local Ecological Knowledge, views on current and future fisheries management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Plymouth; Université de Bretagne Occidentale (UBO); Aménagement des Usages des Ressources et des Espaces marins et littoraux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans la gestion durable des terres au Sénégal pour atténuer les conflits d’usage. Synthèse des quatre cas d’étude ELD au Sénégal : Forêt classée de Pata (Kolda), Kamb (Louga), Mbar Diop (Thiès) et Daga Birame (Kaffrine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zakrewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katim Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halimatou Sadyane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Economics of Land Degradation (ELD) Initiative. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique d’aménagements pour la conservation des eaux et du sol : Cas d’étude dans les exploitations d’Abricotier-Olivier du gouvernorat de Kairouan, Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of Land Degradation (ELD) Initiative: Broadening options for improved economic sustainability in Central Asia. Synthesis report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Guchgeldiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Ettling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes C. Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légumineuses dans le nord-ouest de la Tunisie : des bénéfices pour les sols, mais quels bénéfices au niveau économique ? Étude de la viabilité économique de l’expansion de la production de légumineuses dans le Nord-Ouest de la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotourism: reinforcing local demand for a “waste to wealth” approach to sanitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Cave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Heikoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Schuster-Wallace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UNU-INWEH - United Nations University Institute for Water, Environment and Health. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gerhartsreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative User Guide: A 6+1 step approach to assess the economics of land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELD Initiative: Practitioner’s Guide. Principles of economic valuation for sustainable land management based on the Massive Open Online Course „The Economics of Land Degradation“.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Musekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Lauterbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Economics of Land Degradation (ELD) Initiative. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rewards of investing in sustainable land management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Economics of Land Degradation (ELD) Initiative. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du fonctionnement du marché des navires d'occasion et de la dynamique associée des flottilles. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 4.3. 2011, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des tendances sur le marché des navires d'occasion dans le secteur de la pêche française de 1992 à 2008. Évolution des prix sur le marché des navires d'occasion de 1992 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Rapport de la convention PPDR DPMA-IFREMER – Article 2.3. 2011, 41 p. + Annexe (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 2nd ELD Initiative Massive Open Online Course (MOOC) on ‘Options and pathways for action: Stakeholder Engagement’ May 5 – June 29, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course script for the 1st ELD Initiative Massive Open Online Course (MOOC) on ‘The Economics of Land Degradation - Assessing the socio-economic benefits of land ecosystems.’ March 5 – May 17, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. online, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="594EC512"/>
+    <w:nsid w:val="0E252AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-quillerou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7541-0061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8397-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibiry Albert Kabor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maiga-Yaleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Kair&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i114589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.10.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacquot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sengalama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mcneill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Qadir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Nangia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murari Singh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-8947.12054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Putten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.07.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v12i6.998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Fraser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Fraser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2011.00291.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2010.00240.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#225;n Staunton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.507641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneveux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro S&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lopez-Cesati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-0436-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMN47354-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7517-the-ocean-revealed.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Favretto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes C. Etter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eld-initiative.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay C. Stringer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv &#216;ystese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Stewart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Graner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zakrewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katim Tour&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halimatou Sadyane Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Guchgeldiyev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ettling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Musekamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerhartsreiter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Cave" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heikoop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schuster-Wallace" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lauterbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jezequel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-quillerou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7541-0061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=en&amp;user=ijUfS9gAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8397-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibiry Albert Kabor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maiga-Yaleu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Kair&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126685" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i114589" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.10.038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sengalama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mcneill" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Qadir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Nangia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murari Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-8947.12054" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Putten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.07.023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Fraser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Fraser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2011.00291.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v12i6.998" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2010.00240.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#225;n Staunton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2010.507641" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneveux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro S&#225;nchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lopez-Cesati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-0436-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMN47354-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7517-the-ocean-revealed.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Stewart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes C. Etter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schauer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eld-initiative.org" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Favretto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954819v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay C. Stringer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv &#216;ystese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Graner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418418v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zakrewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katim Tour&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halimatou Sadyane Ba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Guchgeldiyev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ettling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Cave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heikoop" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schuster-Wallace" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Musekamp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerhartsreiter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lauterbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076119v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jezequel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>