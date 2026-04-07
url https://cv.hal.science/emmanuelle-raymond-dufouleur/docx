--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -4058,51 +4058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28B35F09"/>
+    <w:nsid w:val="99B28889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4206,51 +4206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BFAAF90"/>
+    <w:nsid w:val="E21CAE20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>