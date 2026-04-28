--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -3519,204 +3519,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édification du genus Latinum dans l’Énéide : la preuve par l’exemple dans l’épisode d’Achéménide, Énéide III, v. 570-683</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Courrier</w:t>
+                <w:t xml:space="preserve">The visit of Pallanteum in the Aeneid, a mise en abyme of the confrontation of ancient and modern theory on loci memoriae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Raymond-Dufouleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de l'identité. Naissance et destin des modèles communautaires dans le monde romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Memoria Romana Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karl Galinsky, Oct 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377484v1</w:t>
+                <w:t xml:space="preserve">hal-04743333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The visit of Pallanteum in the Aeneid, a mise en abyme of the confrontation of ancient and modern theory on loci memoriae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Raymond-Dufouleur</w:t>
+                <w:t xml:space="preserve">L’édification du genus Latinum dans l’Énéide : la preuve par l’exemple dans l’épisode d’Achéménide, Énéide III, v. 570-683</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoria Romana Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karl Galinsky, Oct 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Figures de l'identité. Naissance et destin des modèles communautaires dans le monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743333v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblivion and Augustan Power in the Light of the Aeneid</w:t>
               </w:r>
@@ -4058,51 +4058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99B28889"/>
+    <w:nsid w:val="BC6794F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4206,51 +4206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E21CAE20"/>
+    <w:nsid w:val="88E0CCDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-raymond-dufouleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3326-6134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157439577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/233498611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000036795942X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond-Dufouleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagouan&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daviet-Taylor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourmelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Thorsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Lachapelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Caltot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vita.284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bakhouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galtier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Utard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1381b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vita.402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.5733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jay-Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jubier-Galinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blandenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04747389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-raymond-dufouleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3326-6134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157439577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/233498611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000036795942X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond-Dufouleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagouan&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daviet-Taylor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourmelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Thorsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Lachapelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Caltot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vita.284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bakhouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galtier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Utard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1381b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vita.402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.5733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jay-Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jubier-Galinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blandenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04747389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>