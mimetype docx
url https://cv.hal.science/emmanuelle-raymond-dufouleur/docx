--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -3519,204 +3519,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The visit of Pallanteum in the Aeneid, a mise en abyme of the confrontation of ancient and modern theory on loci memoriae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Raymond-Dufouleur</w:t>
+                <w:t xml:space="preserve">L’édification du genus Latinum dans l’Énéide : la preuve par l’exemple dans l’épisode d’Achéménide, Énéide III, v. 570-683</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoria Romana Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karl Galinsky, Oct 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Figures de l'identité. Naissance et destin des modèles communautaires dans le monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743333v1</w:t>
+                <w:t xml:space="preserve">hal-03377484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édification du genus Latinum dans l’Énéide : la preuve par l’exemple dans l’épisode d’Achéménide, Énéide III, v. 570-683</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Courrier</w:t>
+                <w:t xml:space="preserve">The visit of Pallanteum in the Aeneid, a mise en abyme of the confrontation of ancient and modern theory on loci memoriae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Raymond-Dufouleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de l'identité. Naissance et destin des modèles communautaires dans le monde romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Memoria Romana Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karl Galinsky, Oct 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377484v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblivion and Augustan Power in the Light of the Aeneid</w:t>
               </w:r>
@@ -4058,51 +4058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC6794F9"/>
+    <w:nsid w:val="342261EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4206,51 +4206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="88E0CCDB"/>
+    <w:nsid w:val="C74F6767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-raymond-dufouleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3326-6134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157439577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/233498611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000036795942X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond-Dufouleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagouan&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daviet-Taylor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourmelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Thorsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Lachapelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Caltot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vita.284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bakhouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galtier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Utard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1381b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vita.402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.5733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jay-Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jubier-Galinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blandenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04747389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-raymond-dufouleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3326-6134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157439577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/233498611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000036795942X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond-Dufouleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagouan&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daviet-Taylor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourmelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Thorsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Lachapelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Caltot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vita.284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bakhouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galtier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Utard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1381b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vita.402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.5733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04620952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jay-Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jubier-Galinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blandenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04747389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>